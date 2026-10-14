--- v0 (2025-12-05)
+++ v1 (2026-10-14)
@@ -9,64 +9,62 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F20CD4D" w14:textId="77777777" w:rsidR="00C9119D" w:rsidRDefault="00C9119D" w:rsidP="00C9119D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">João Pessoa, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -124,67 +122,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projeto: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Nome do Projeto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E38ABEB" w14:textId="77777777" w:rsidR="00C9119D" w:rsidRDefault="00C9119D" w:rsidP="00C9119D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Solicitação No</w:t>
-[...8 lines deleted...]
-        <w:t>.: XXX/YYYY</w:t>
+        <w:t>Solicitação No.: XXX/YYYY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A3671F" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="002A439F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47B80021" w14:textId="09EBA896" w:rsidR="002A439F" w:rsidRDefault="00394BAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -282,2910 +270,5053 @@
       <w:r>
         <w:t>Senhor(a) Superintendente,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BAF51B" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="002A439F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6359BF15" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="00394BAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Na condição de coordenador do supracitado projeto e considerando as atribuições previstas a esta função no Acordo de Parceria e Plano de Trabalho, solicito a implantação dos Recursos Humanos (RH) descritos a seguir, necessários para a execução das atividades do projeto: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05048444" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="002A439F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C29E447" w14:textId="52D24EE3" w:rsidR="00430725" w:rsidRDefault="00394BAD" w:rsidP="00430725">
+    <w:p w14:paraId="7C29E447" w14:textId="74292F2C" w:rsidR="00430725" w:rsidRPr="00743027" w:rsidRDefault="00743027" w:rsidP="00743027">
       <w:pPr>
-        <w:numPr>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Implantação de Recursos Humanos do Projeto</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00287638" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>RH ATUAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F59C342" w14:textId="0F09D096" w:rsidR="00430725" w:rsidRPr="00E81A0E" w:rsidRDefault="00430725" w:rsidP="00430725">
+    <w:p w14:paraId="5F59C342" w14:textId="0F09D096" w:rsidR="00430725" w:rsidRPr="00743027" w:rsidRDefault="00430725" w:rsidP="00743027">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81A0E">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.1 RH EMPRESA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10985" w:type="dxa"/>
+        <w:tblW w:w="11053" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="992"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="03EB5D75" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w14:paraId="03EB5D75" w14:textId="77777777" w:rsidTr="00EC27E4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="035F84CC" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="035F84CC" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02763937" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="0058647E" w:rsidP="000B1557">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2DD2FA4F" w14:textId="24463A24" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00EC27E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02763937" w14:textId="18FC9AFF" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_12"/>
                 <w:id w:val="-446703626"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
-            <w:r w:rsidR="00430725" w:rsidRPr="00D273AA">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Função</w:t>
-            </w:r>
-[...89 lines deleted...]
-              <w:t>Qtd. de Meses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77B53995" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...18 lines deleted...]
-            <w:tcW w:w="1351" w:type="dxa"/>
+          <w:p w14:paraId="0C7DA1D0" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Categoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w:bCs/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB57032" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carga Horária Mensal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9E1183" w14:textId="60C8854E" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor Bolsa mensal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (R$)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2412939A" w14:textId="49C83795" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Qtd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Meses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B53995" w14:textId="30B62296" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Período (início / fim)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6F03A2" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="6C384DE8" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="6C384DE8" w14:textId="77777777" w:rsidTr="00EC27E4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="776D11DD" w14:textId="10CD9612" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60607A94" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5F0F1E" w14:textId="46520D21" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2E534C9D" w14:textId="11D98218" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43211E02" w14:textId="6844DCA8" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...7 lines deleted...]
-            <w:tcW w:w="1351" w:type="dxa"/>
+          <w:p w14:paraId="4CAEEA4B" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5F0F1E" w14:textId="46520D21" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D3E3DD" w14:textId="77D1CA7D" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D979C4" w14:textId="34D20335" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43211E02" w14:textId="6844DCA8" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68890957" w14:textId="684CE046" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="68890957" w14:textId="684CE046" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="77FF5342" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="77FF5342" w14:textId="77777777" w:rsidTr="00EC27E4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4711AE6C" w14:textId="6A60C65A" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="195CB715" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5864AA0C" w14:textId="62EC335B" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0C5D49DE" w14:textId="704B71E1" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B75A04" w14:textId="1E7BE1E6" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...7 lines deleted...]
-            <w:tcW w:w="1351" w:type="dxa"/>
+          <w:p w14:paraId="71E77AF3" w14:textId="1A7B0D91" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5864AA0C" w14:textId="62EC335B" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DC6C3F" w14:textId="43099D81" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B317738" w14:textId="1196034F" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B75A04" w14:textId="1E7BE1E6" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C05078C" w14:textId="3A02F4F3" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4C05078C" w14:textId="3A02F4F3" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="51FAF070" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="51FAF070" w14:textId="77777777" w:rsidTr="00EC27E4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1929FD2C" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="1929FD2C" w14:textId="14E85B4D" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE22D90" w14:textId="1DA66967" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="000B1557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E18F2EF" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00430725" w:rsidRDefault="00430725" w:rsidP="00430725">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F4688E" w14:textId="64AE4643" w:rsidR="00430725" w:rsidRPr="00E81A0E" w:rsidRDefault="00430725" w:rsidP="00430725">
+    <w:p w14:paraId="42F4688E" w14:textId="4714BE19" w:rsidR="00430725" w:rsidRPr="00743027" w:rsidRDefault="00430725" w:rsidP="00743027">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81A0E">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.2 RH EMBRAPII</w:t>
+      </w:r>
+      <w:r w:rsidR="00743027" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SE APLICÁVEL)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10985" w:type="dxa"/>
+        <w:tblW w:w="11053" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="992"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="3A844C74" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w14:paraId="5B85111E" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1490B386" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="585B1918" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E43D84D" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="0058647E" w:rsidP="000B1557">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="39DEA48E" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5BB893" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_12"/>
-                <w:id w:val="1931385754"/>
+                <w:id w:val="1185024450"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
-            <w:r w:rsidR="00430725" w:rsidRPr="00D273AA">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Função</w:t>
-            </w:r>
-[...89 lines deleted...]
-              <w:t>Qtd. de Meses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5435BF5D" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...18 lines deleted...]
-            <w:tcW w:w="1351" w:type="dxa"/>
+          <w:p w14:paraId="32C4A2D7" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Categoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w:bCs/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA7D7DD" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carga Horária Mensal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E111740" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor Bolsa mensal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (R$)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B59D2F" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Qtd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Meses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125BF0FD" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Período (início / fim)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C38D660" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="5BE9F0ED" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="65233A0D" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEE89A3" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22EE9B" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0867F6" w14:textId="6D4499CE" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="73289994" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D4735B" w14:textId="1C8403A6" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...7 lines deleted...]
-            <w:tcW w:w="1351" w:type="dxa"/>
+          <w:p w14:paraId="7798CAD5" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAA4830" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA02831" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31328F9B" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBC02CC" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="355A1525" w14:textId="14264DD1" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="76C455F9" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="1A838258" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="55E0D151" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1376E3A9" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53088330" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDAA351" w14:textId="0E7BD8CB" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="089DBC81" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="379F663A" w14:textId="1358673D" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...7 lines deleted...]
-            <w:tcW w:w="1351" w:type="dxa"/>
+          <w:p w14:paraId="26556234" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A5275A" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE385F5" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3996CED0" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6988CDFD" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7921A352" w14:textId="1A9CFB10" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4053473D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="7A833E19" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="39AFEF1C" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="422C1FB1" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCAE851" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3F47BC" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F0734F1" w14:textId="4FBE496B" w:rsidR="002A439F" w:rsidRDefault="002A439F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2642B0A1" w14:textId="77777777" w:rsidR="00C9119D" w:rsidRDefault="00C9119D" w:rsidP="00E81A0E">
+    <w:p w14:paraId="4704C4C5" w14:textId="6D61DCB8" w:rsidR="00743027" w:rsidRPr="00743027" w:rsidRDefault="00743027" w:rsidP="00743027">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RH </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>SEBRAE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SE APLICÁVEL)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11053" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="993"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w14:paraId="469758D0" w14:textId="77777777" w:rsidTr="00110EDF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3C7ED0" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D9CD46" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA4DCDC" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tag w:val="goog_rdk_12"/>
+                <w:id w:val="689119137"/>
+              </w:sdtPr>
+              <w:sdtContent/>
+            </w:sdt>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Função</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB9A302" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Categoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AF81AE" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carga Horária Mensal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="020ED717" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor Bolsa mensal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (R$)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5E4FE5" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Qtd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Meses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532BC30F" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Período (início / fim)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E6F023" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="3B654969" w14:textId="77777777" w:rsidTr="00110EDF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37370532" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CF1CA4" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A9260" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671E3BB3" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE51F2B" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E95FA2" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7906875D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A83FFDD" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FB652E" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="06075470" w14:textId="77777777" w:rsidTr="00110EDF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BE27B9" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1506B13C" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCA1A25" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3059E4FE" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B2BF2A" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5C6E65" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2404051D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4944FD14" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76ADD668" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="38B30AA1" w14:textId="77777777" w:rsidTr="00110EDF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="623EFB84" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2543E4F3" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6385869D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00E81A0E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08EB0178" w14:textId="77777777" w:rsidR="00C9119D" w:rsidRDefault="00C9119D" w:rsidP="00E81A0E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52135CC5" w14:textId="3AA41882" w:rsidR="00430725" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+    <w:p w14:paraId="52135CC5" w14:textId="68FA8987" w:rsidR="00430725" w:rsidRPr="00743027" w:rsidRDefault="00287638" w:rsidP="00743027">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81A0E">
-[...8 lines deleted...]
-        <w:t>1.3 ALTERAÇÕES SOLICITADAS</w:t>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81A0E" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ALTERAÇÕES SOLICITADAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A833D2" w14:textId="7B6BF8E7" w:rsidR="00430725" w:rsidRDefault="00430725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1302"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3125"/>
+        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="906"/>
+        <w:gridCol w:w="734"/>
+        <w:gridCol w:w="1019"/>
+        <w:gridCol w:w="1037"/>
+        <w:gridCol w:w="4927"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w14:paraId="38893D25" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="003114C7" w:rsidRPr="003114C7" w14:paraId="38893D25" w14:textId="77777777" w:rsidTr="003114C7">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="036A5CEB" w14:textId="77777777" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="227B635D" w14:textId="77777777" w:rsidR="003114C7" w:rsidRPr="003114C7" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81A0E">
+            <w:r w:rsidRPr="003114C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Novo Perfil</w:t>
+              <w:t>Bolsista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D21D87" w14:textId="08F1484C" w:rsidR="003114C7" w:rsidRPr="003114C7" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003114C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Função / Categoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="729F9EE7" w14:textId="2B6F40CF" w:rsidR="003114C7" w:rsidRPr="003114C7" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003114C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="227B635D" w14:textId="77777777" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="70A005FE" w14:textId="77777777" w:rsidR="003114C7" w:rsidRPr="003114C7" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81A0E">
+            <w:r w:rsidRPr="003114C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bolsista</w:t>
+              <w:t>Valor da Hora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="729F9EE7" w14:textId="77777777" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="4612C7B3" w14:textId="77777777" w:rsidR="003114C7" w:rsidRPr="003114C7" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81A0E">
+            <w:r w:rsidRPr="003114C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Nova CH</w:t>
+              <w:t>Valor da Bolsa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70A005FE" w14:textId="77777777" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="5984038E" w14:textId="0AA3AE4E" w:rsidR="003114C7" w:rsidRPr="003114C7" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81A0E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Valor da Hora</w:t>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00E81A0E">
+              <w:t xml:space="preserve">Descrição da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003114C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Valor da Bolsa</w:t>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00E81A0E">
+              <w:t>Alteração</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Alteração</w:t>
+              <w:t xml:space="preserve"> Solicitada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w14:paraId="79F6FF80" w14:textId="77777777" w:rsidTr="00C9119D">
+      <w:tr w:rsidR="003114C7" w:rsidRPr="00E81A0E" w14:paraId="79F6FF80" w14:textId="77777777" w:rsidTr="003114C7">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03FB9720" w14:textId="7A55A8B4" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="65E16291" w14:textId="01C83CD7" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74ACAE5E" w14:textId="77777777" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="128F3A82" w14:textId="07C3915F" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E16291" w14:textId="01C83CD7" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="1BC43AEF" w14:textId="19429470" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="128F3A82" w14:textId="2A453B98" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="5215B505" w14:textId="0AF5F848" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="1BC43AEF" w14:textId="19429470" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25CE649F" w14:textId="5A1CE7DD" w:rsidR="003114C7" w:rsidRPr="00C9119D" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-        </w:tc>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9119D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusão </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>de bolsista</w:t>
+            </w:r>
+            <w:r w:rsidR="00B80813">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>, remanejamento de bolsista de outro projeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9119D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/ Alteração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de CH, Alteração de Categoria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9119D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C9119D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Exclusão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003114C7" w:rsidRPr="00E81A0E" w14:paraId="66C77114" w14:textId="77777777" w:rsidTr="003114C7">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5215B505" w14:textId="0AF5F848" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="1925EC00" w14:textId="79D2B40E" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62D58F4D" w14:textId="77777777" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDB8DAC" w14:textId="1FAA4995" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25CE649F" w14:textId="779A47D6" w:rsidR="00E81A0E" w:rsidRPr="00C9119D" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          </w:tcPr>
+          <w:p w14:paraId="27D6D8E0" w14:textId="1121B486" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...28 lines deleted...]
-        </w:trPr>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B4C63E" w14:textId="4335EB44" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+          <w:p w14:paraId="784AD799" w14:textId="3D0C04D2" w:rsidR="003114C7" w:rsidRPr="00E81A0E" w:rsidRDefault="003114C7" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...114 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A3DFAB2" w14:textId="231EE6C1" w:rsidR="00E81A0E" w:rsidRPr="00C9119D" w:rsidRDefault="00C9119D" w:rsidP="00E81A0E">
+          <w:p w14:paraId="6A3DFAB2" w14:textId="2B0686DC" w:rsidR="003114C7" w:rsidRPr="00C9119D" w:rsidRDefault="00B80813" w:rsidP="00E81A0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9119D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Inclusão / Alteração/ Exclusão</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Inclusão </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de bolsista, remanejamento de bolsista de outro projeto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9119D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/ Alteração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de CH, Alteração de Categoria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9119D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/ Exclusão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7838AABA" w14:textId="30FAA8AB" w:rsidR="00E81A0E" w:rsidRDefault="00E81A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60182C25" w14:textId="08CF7C67" w:rsidR="00E81A0E" w:rsidRPr="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+    <w:p w14:paraId="60182C25" w14:textId="123E9BAF" w:rsidR="00E81A0E" w:rsidRPr="00743027" w:rsidRDefault="00287638" w:rsidP="00743027">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81A0E">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">1.4 NOVA COMPOSIÇÃO A PARTIR DE </w:t>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00C9119D" w:rsidRPr="00C9119D">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00E81A0E" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOVA COMPOSIÇÃO A PARTIR DE </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9119D" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>MÊS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9119D">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00E81A0E" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C9119D" w:rsidRPr="00C9119D">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00C9119D" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ANO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2AFD07" w14:textId="6F77DEE1" w:rsidR="00E81A0E" w:rsidRPr="00430725" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+    <w:p w14:paraId="5C2AFD07" w14:textId="76D9D887" w:rsidR="00E81A0E" w:rsidRPr="00743027" w:rsidRDefault="00287638" w:rsidP="00743027">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00430725">
-[...7 lines deleted...]
-        <w:t>1.</w:t>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>4.1</w:t>
+      <w:r w:rsidR="00E81A0E" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RH EMPRESA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00430725">
-[...25 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10985" w:type="dxa"/>
+        <w:tblW w:w="11053" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2405"/>
         <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1418"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00430725" w:rsidRPr="00D273AA" w14:paraId="10F46CE9" w14:textId="77777777" w:rsidTr="00430725">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w14:paraId="0FBABE12" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1251B659" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3B0EEEB4" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63CD1DA7" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="0058647E" w:rsidP="000B1557">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="46E83C91" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="566863F6" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_12"/>
-                <w:id w:val="642787223"/>
+                <w:id w:val="-613983534"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
-            <w:r w:rsidR="00430725" w:rsidRPr="00D273AA">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Função</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCFB3AC" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Categoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="242CCF7D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carga Horária Mensal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF78365" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...18 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="6620A794" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor Bolsa mensal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (R$)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...19 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC9C950" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Qtd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Meses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1502B71B" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...18 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w14:paraId="113CAECC" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Período (início / fim)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24374E24" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00D273AA" w:rsidRDefault="00430725" w:rsidP="000B1557">
-[...56 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="600A8C71" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81A0E" w:rsidRPr="00D273AA" w14:paraId="280C2626" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="54C67A9E" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1A650D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A35327" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B9D82E" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73702BC0" w14:textId="5BF43907" w:rsidR="00E81A0E" w:rsidRPr="00D273AA" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
-[...45 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="31A754D2" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6DDCA5" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B69669" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B50659" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C153C2" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B701A2" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81A0E" w:rsidRPr="00D273AA" w14:paraId="6EFCF190" w14:textId="77777777" w:rsidTr="00E81A0E">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="07431972" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5AE646" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0340F455" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEA1FBE" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="028B7B17" w14:textId="223F5272" w:rsidR="00E81A0E" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
-[...47 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="49D0A513" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6459ADC8" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6CB05D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B6D066" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B65D97B" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D552A43" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81A0E" w:rsidRPr="00D273AA" w14:paraId="53B3F044" w14:textId="77777777" w:rsidTr="00430725">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="5F8DA807" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AFA3D00" w14:textId="77777777" w:rsidR="00E81A0E" w:rsidRPr="00D273AA" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="3433DA5F" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="444D2B94" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="555A5103" w14:textId="77777777" w:rsidR="00E81A0E" w:rsidRDefault="00E81A0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BF372A" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRDefault="00EC27E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="52D4C43A" w14:textId="77777777" w:rsidR="00430725" w:rsidRPr="00430725" w:rsidRDefault="00430725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451F5CBA" w14:textId="7F2A4169" w:rsidR="00E81A0E" w:rsidRPr="00430725" w:rsidRDefault="00E81A0E" w:rsidP="00E81A0E">
+    <w:p w14:paraId="451F5CBA" w14:textId="0281812B" w:rsidR="00E81A0E" w:rsidRPr="00743027" w:rsidRDefault="00287638" w:rsidP="00743027">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00430725">
-[...7 lines deleted...]
-        <w:t>1.</w:t>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>4.2</w:t>
+      <w:r w:rsidR="00E81A0E" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2 RH EMBRAPII</w:t>
       </w:r>
-      <w:r w:rsidRPr="00430725">
-[...23 lines deleted...]
-        <w:t>BRAPII</w:t>
+      <w:r w:rsidR="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SE APLICÁVEL)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10985" w:type="dxa"/>
+        <w:tblW w:w="11053" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2405"/>
         <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1418"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w14:paraId="604FCD18" w14:textId="77777777" w:rsidTr="00EC2B49">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w14:paraId="26DAC7B2" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="321DE19E" w14:textId="77777777" w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w:rsidRDefault="00EC2B49" w:rsidP="00EC2B49">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7B85EB1D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6534F4" w14:textId="77777777" w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w:rsidRDefault="0058647E" w:rsidP="00EC2B49">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5B99C00E" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3469B121" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_12"/>
-                <w:id w:val="-1240782157"/>
+                <w:id w:val="-555317133"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
-            <w:r w:rsidR="00EC2B49" w:rsidRPr="00D273AA">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Função</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BD02DF" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Categoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F241494" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carga Horária Mensal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28AD4437" w14:textId="77777777" w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w:rsidRDefault="00EC2B49" w:rsidP="00EC2B49">
-[...18 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="36365D5D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor Bolsa mensal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (R$)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1EC813" w14:textId="77777777" w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w:rsidRDefault="00EC2B49" w:rsidP="00EC2B49">
-[...18 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="5EA88C54" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Qtd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Meses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29EE4F6E" w14:textId="77777777" w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w:rsidRDefault="00EC2B49" w:rsidP="00EC2B49">
-[...18 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w14:paraId="031C60AA" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Período (início / fim)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3669F039" w14:textId="77777777" w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w:rsidRDefault="00EC2B49" w:rsidP="00EC2B49">
-[...56 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="72B50DAE" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w14:paraId="10802CFF" w14:textId="77777777" w:rsidTr="00EC2B49">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="2028DB5B" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="322BCF68" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C09728" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5873B338" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18CA5A30" w14:textId="783F4F4F" w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w:rsidRDefault="00EC2B49" w:rsidP="00EC2B49">
-[...45 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="69AF5571" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="066DB1B0" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3946540D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A134984" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F84224" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0E3C37" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w14:paraId="2A943A98" w14:textId="77777777" w:rsidTr="00EC2B49">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="794F9FCB" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A73EF93" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBAB91D" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125C57CB" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C471135" w14:textId="54D7E748" w:rsidR="00EC2B49" w:rsidRDefault="00EC2B49" w:rsidP="00EC2B49">
-[...47 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="7BA0BA71" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601D8DFD" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DD165F" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B03732" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7742363A" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="422750B2" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2B49" w:rsidRPr="00D273AA" w14:paraId="75ED8F41" w14:textId="77777777" w:rsidTr="00EC2B49">
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="139F8D15" w14:textId="77777777" w:rsidTr="00110EDF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB2147F" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C93FC1" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FFCC92A" w14:textId="0A56E228" w:rsidR="00430725" w:rsidRDefault="00430725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422ED3CD" w14:textId="19802CF4" w:rsidR="00E81A0E" w:rsidRDefault="00E81A0E">
+    <w:p w14:paraId="640A0521" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRDefault="00EC27E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65493912" w14:textId="77777777" w:rsidR="00E81A0E" w:rsidRDefault="00E81A0E">
+    <w:p w14:paraId="5AFB9EBD" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRDefault="00EC27E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3286DFBD" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="00394BAD">
+    <w:p w14:paraId="78239379" w14:textId="24AC56F6" w:rsidR="00743027" w:rsidRPr="00743027" w:rsidRDefault="00743027" w:rsidP="00743027">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RH </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>SEBRAE (SE APLICÁVEL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC0982E" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRDefault="00EC27E4">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11053" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="993"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w14:paraId="69F84D82" w14:textId="77777777" w:rsidTr="00EC27E4">
+        <w:trPr>
+          <w:trHeight w:val="887"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A58E32" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054CEFA8" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7392AB30" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tag w:val="goog_rdk_12"/>
+                <w:id w:val="-1940673904"/>
+              </w:sdtPr>
+              <w:sdtContent/>
+            </w:sdt>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Função</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBE4241" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Categoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A008E29" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carga Horária Mensal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="525A6681" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor Bolsa mensal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (R$)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="711B31C3" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Qtd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Meses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B50E9F2" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Período (início / fim)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2BB62B" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="79E69EAF" w14:textId="77777777" w:rsidTr="00110EDF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C275C6" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="402D2F4E" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207C9F46" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F71565" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFCC326" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D73B28" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="770549C4" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EBD50C" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1258F61E" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="67EBF02E" w14:textId="77777777" w:rsidTr="00110EDF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F628BD9" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="229BC971" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8BC413" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EDE672" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AE5937" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A1567E" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597FEC80" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA0C457" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01990F48" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC27E4" w:rsidRPr="00D273AA" w14:paraId="0D3B69C4" w14:textId="77777777" w:rsidTr="00110EDF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="616A094C" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC27E4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF3A631" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRPr="00EC27E4" w:rsidRDefault="00EC27E4" w:rsidP="00110EDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C319B91" w14:textId="77777777" w:rsidR="00EC27E4" w:rsidRDefault="00EC27E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3286DFBD" w14:textId="64487A20" w:rsidR="002A439F" w:rsidRPr="00743027" w:rsidRDefault="00743027" w:rsidP="00743027">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00394BAD" w:rsidRPr="00743027">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>JUSTIFICATIVA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B42157F" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="002A439F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40F32608" w14:textId="77777777" w:rsidR="00C9119D" w:rsidRDefault="00C9119D" w:rsidP="00C9119D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3388,140 +5519,140 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A439F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1985" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CF3BEDF" w14:textId="77777777" w:rsidR="0058647E" w:rsidRDefault="0058647E">
+    <w:p w14:paraId="2FBAECE6" w14:textId="77777777" w:rsidR="005E006D" w:rsidRDefault="005E006D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66AF61EA" w14:textId="77777777" w:rsidR="0058647E" w:rsidRDefault="0058647E">
+    <w:p w14:paraId="0B8EB8B1" w14:textId="77777777" w:rsidR="005E006D" w:rsidRDefault="005E006D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54763C24" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="002A439F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09477B74" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="00394BAD">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4AFDA85B" wp14:editId="0030771D">
           <wp:simplePos x="0" y="0"/>
@@ -3597,124 +5728,124 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="609600" cy="850265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="517AD222" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="002A439F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="765AD5C8" w14:textId="77777777" w:rsidR="0058647E" w:rsidRDefault="0058647E">
+    <w:p w14:paraId="03FEDCA7" w14:textId="77777777" w:rsidR="005E006D" w:rsidRDefault="005E006D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F9F9BF3" w14:textId="77777777" w:rsidR="0058647E" w:rsidRDefault="0058647E">
+    <w:p w14:paraId="7FDB82C3" w14:textId="77777777" w:rsidR="005E006D" w:rsidRDefault="005E006D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CF8D951" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="002A439F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38FC991B" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="00394BAD">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="39333FD2" wp14:editId="7E242072">
           <wp:simplePos x="0" y="0"/>
@@ -3742,75 +5873,75 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10691381"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42BF54CF" w14:textId="77777777" w:rsidR="002A439F" w:rsidRDefault="002A439F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="701109C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="029EC1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="525" w:hanging="525"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3853,149 +5984,161 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="784035575">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A439F"/>
     <w:rsid w:val="001A3A6A"/>
+    <w:rsid w:val="00203D72"/>
     <w:rsid w:val="00233200"/>
+    <w:rsid w:val="00287638"/>
     <w:rsid w:val="00287869"/>
     <w:rsid w:val="002A439F"/>
     <w:rsid w:val="002E28C2"/>
+    <w:rsid w:val="003114C7"/>
+    <w:rsid w:val="00332808"/>
     <w:rsid w:val="00394BAD"/>
     <w:rsid w:val="00430725"/>
+    <w:rsid w:val="00532C34"/>
     <w:rsid w:val="0058647E"/>
+    <w:rsid w:val="005E006D"/>
     <w:rsid w:val="006717D5"/>
+    <w:rsid w:val="00743027"/>
     <w:rsid w:val="00756048"/>
+    <w:rsid w:val="008C5769"/>
     <w:rsid w:val="008E5751"/>
     <w:rsid w:val="00AA5797"/>
     <w:rsid w:val="00AF4D7B"/>
+    <w:rsid w:val="00B80813"/>
     <w:rsid w:val="00C732D3"/>
     <w:rsid w:val="00C7556E"/>
     <w:rsid w:val="00C9119D"/>
     <w:rsid w:val="00DA12DE"/>
     <w:rsid w:val="00E81A0E"/>
+    <w:rsid w:val="00EC27E4"/>
     <w:rsid w:val="00EC2B49"/>
     <w:rsid w:val="00F07751"/>
     <w:rsid w:val="00F150F0"/>
+    <w:rsid w:val="00F433AD"/>
+    <w:rsid w:val="00F97381"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E3688FC"/>
   <w15:docId w15:val="{AFC773E5-7D9A-4F7B-8A1E-47C4BB9E51AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4327,79 +6470,79 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -4774,51 +6917,51 @@
     <w:basedOn w:val="TableNormal1"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal1"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1835296392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1105926949">
           <w:marLeft w:val="-115"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5103,67 +7246,67 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgX1gp+LjY0fYD4sVN7R0JR8P0tlQ==">AMUW2mXQwBcRW7+XnKoXn1a6v3FZ40thqNGzMojulC28IhfZ7Bp54LO66wxC0QbE4TCD/FMd28nZF1u+wTwESsAoNN7gsnYuJDEd16VrAOGdbSZhZwKxkJ8MKGurQWgx8gsXtdxVvl+v</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1573</Characters>
+  <Pages>4</Pages>
+  <Words>395</Words>
+  <Characters>2137</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1861</CharactersWithSpaces>
+  <CharactersWithSpaces>2527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Luzivan Silva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>