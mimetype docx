--- v0 (2026-06-21)
+++ v1 (2026-07-26)
@@ -27,51 +27,51 @@
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
       <w:tr w:rsidR="00847BED" w14:paraId="35BA592A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EA234AB" w14:textId="65066B2D" w:rsidR="00847BED" w:rsidRDefault="003379A4">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="424A79CF" wp14:editId="4B7B62C6">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="424A79CF" wp14:editId="1EC31A9E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-85725</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-242570</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2141855" cy="680085"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="3" name="Imagem 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Imagem 3"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId4" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -561,67 +561,76 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ENDEREÇO (Rua, nº)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00847BED" w14:paraId="5C2172CA" w14:textId="77777777" w:rsidTr="00D46A95">
         <w:trPr>
           <w:trHeight w:val="918"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="15D87304" w14:textId="77777777" w:rsidR="00E54CAF" w:rsidRPr="00B01C02" w:rsidRDefault="00E54CAF">
+          <w:p w14:paraId="15D87304" w14:textId="4110B36B" w:rsidR="00E54CAF" w:rsidRPr="00B01C02" w:rsidRDefault="00E54CAF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B01C02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E-MAIL</w:t>
+            </w:r>
+            <w:r w:rsidR="00233CF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (escrever um caractere em cada espaço)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabelacomgrade"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
@@ -1380,355 +1389,604 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ESTADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="03819387" w14:textId="77777777" w:rsidR="00847BED" w:rsidRDefault="00847BED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365C2156" w14:textId="4F44A6E1" w:rsidR="00766A7F" w:rsidRDefault="00AC347D">
+    <w:p w14:paraId="75E1A4DF" w14:textId="67CAD719" w:rsidR="0048436F" w:rsidRDefault="00AC347D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10204"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571849">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Venho requerer, com base no resultado do</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3AC2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3AC2" w:rsidRPr="00B55652">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">assinalar uma informação de cada </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55652" w:rsidRPr="00B55652">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>grupo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55652">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365C2156" w14:textId="716F1132" w:rsidR="00766A7F" w:rsidRDefault="00232D5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Venho requerer, com base no resultado do</w:t>
-[...58 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47DB70A9" wp14:editId="24326D55">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="464A2FA8" wp14:editId="4D75B7DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3759581</wp:posOffset>
+                  <wp:posOffset>-56515</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>21184</wp:posOffset>
+                  <wp:posOffset>148590</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2770505" cy="463753"/>
-                <wp:effectExtent l="57150" t="19050" r="67945" b="88900"/>
+                <wp:extent cx="3870960" cy="501650"/>
+                <wp:effectExtent l="57150" t="19050" r="72390" b="88900"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Retângulo 1"/>
+                <wp:docPr id="357882421" name="Retângulo 357882421"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2770505" cy="463753"/>
+                          <a:ext cx="3870960" cy="501650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
-              <v:rect w14:anchorId="1ACA63EC" id="Retângulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:296.05pt;margin-top:1.65pt;width:218.15pt;height:36.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoGbf2agIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/Uf7D8XjYJCSkRGxSBqCoh&#10;QIWKZ+O1iSWvxx072aRf37H3kogiIVV98Y53ztzn+OJyV1u2VRgMuJKPT0acKSehMu615D+fbr58&#10;5SxE4SphwamS71Xgl8vPny4av1ATWIOtFDJy4sKi8SVfx+gXRRHkWtUinIBXjpQasBaRrvhaVCga&#10;8l7bYjIanRUNYOURpAqB/l63Sr7M/rVWMt5rHVRktuSUW8wn5vMlncXyQixeUfi1kV0a4h+yqIVx&#10;FHRwdS2iYBs0f7mqjUQIoOOJhLoArY1UuQaqZjx6U83jWniVa6HmBD+0Kfw/t/Ju++gfkNrQ+LAI&#10;JKYqdhrr9KX82C43az80S+0ik/RzMp+PZqMZZ5J007PT+ew0dbM4WHsM8ZuCmiWh5EjDyD0S29sQ&#10;W2gPScEc3Bhr80CsY03Jz2eTWTYIYE2VlAmWV0NdWWRbQUONu3EX9ghFSVhHuRxqylLcW5VcWPdD&#10;aWYqqmLcBkjrdvAppFQu9n4zOplpymAwPP3YsMMnU5VXcTCefGw8WOTI4OJgXBsH+J4DO6SsW3zf&#10;gbbu1IIXqPYPyBBaIgQvbwwN51aE+CCQNp84QmyO93RoCzQE6CTO1oC/3/uf8LSQpOWsISaVPPza&#10;CFSc2e+OVvV8PJ0m6uXLdDaf0AWPNS/HGrepr4DmOqZ3w8ssJny0vagR6mci/SpFJZVwkmKXXEbs&#10;L1exZTg9G1KtVhlGdPMi3rpHL/upp+V72j0L9N2GRtrtO+hZJxZvFrXFpnk4WG0iaJO3+NDXrt9E&#10;1cyD7llJb8HxPaMOj9/yDwAAAP//AwBQSwMEFAAGAAgAAAAhAImSGxjhAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwkAUhO8m/ofNM/FiYEurSGtfidF4IHgRJMTb0n22jd23TXeh5d+7nPQ4&#10;mcnMN/lyNK04Ue8aywizaQSCuLS64Qrhc/s2WYBwXrFWrWVCOJODZXF9latM24E/6LTxlQgl7DKF&#10;UHvfZVK6siaj3NR2xMH7tr1RPsi+krpXQyg3rYyjaC6Najgs1Kqjl5rKn83RILS7oTqX+90+fV2v&#10;5Ne7Xt2NaYd4ezM+P4HwNPq/MFzwAzoUgelgj6ydaBEe0ngWoghJAuLiR/HiHsQB4XGegCxy+f9B&#10;8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBoGbf2agIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJkhsY4QAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" strokecolor="black [3213]">
+              <v:rect w14:anchorId="6B2D6AD3" id="Retângulo 357882421" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.45pt;margin-top:11.7pt;width:304.8pt;height:39.5pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9POUIawIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1P2zAQ/j5p/8Hy95GmUF4qUlSBmCYh&#10;qICJz8axqSXH553dpt2v39lp0oohIU37kvh8z70/58urTWPZWmEw4CpeHo04U05CbdxbxX8+3347&#10;5yxE4WphwamKb1XgV7OvXy5bP1VjWIKtFTJy4sK09RVfxuinRRHkUjUiHIFXjpQasBGRRHwrahQt&#10;eW9sMR6NTosWsPYIUoVAtzedks+yf62VjA9aBxWZrTjlFvMX8/c1fYvZpZi+ofBLI3dpiH/IohHG&#10;UdDB1Y2Igq3Q/OWqMRIhgI5HEpoCtDZS5RqomnL0rpqnpfAq10LNCX5oU/h/buX9+skvkNrQ+jAN&#10;dExVbDQ26U/5sU1u1nZoltpEJuny+PxsdHFKPZWkm4zK00nuZrG39hjidwUNS4eKIw0j90is70Kk&#10;iATtISmYg1tjbR6Idayt+MVkPMkGAaypkzLBMjXUtUW2FjTUuCnTEMnXAYok6+hyX1M+xa1VyYV1&#10;j0ozU1MVZRcg0W3vU0ipXOz9ZnQy05TBYHj8ueEOn0xVpuJgPP7ceLDIkcHFwbgxDvAjB3ZIWXf4&#10;vgNd3akFr1BvF8gQukUIXt4aGs6dCHEhkJhP86Rtjg/00RZoCLA7cbYE/P3RfcITIUnLWUubVPHw&#10;ayVQcWZ/OKLqRXlyklYvCyeTszEJeKh5PdS4VXMNNNeS3g0v8zHho+2PGqF5oaWfp6ikEk5S7IrL&#10;iL1wHbsNp2dDqvk8w2jdvIh37snLfuqJfM+bF4F+x9BI3L6HfuvE9B1RO2yah4P5KoI2mcX7vu76&#10;TauaCbl7VtJbcChn1P7xm/0BAAD//wMAUEsDBBQABgAIAAAAIQDJmIsc4QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUGsTqtKEOBUCcajohdKq6s2NlyQiXkex26R/z3KC&#10;42qeZt7my9G14ox9aDxpuJ8qEEiltw1VGrafb5MFiBANWdN6Qg0XDLAsrq9yk1k/0AeeN7ESXEIh&#10;MxrqGLtMylDW6EyY+g6Jsy/fOxP57CtpezNwuWtlotRcOtMQL9Smw5cay+/NyWlod0N1Kfe7ffr6&#10;vpKHtV3djWmn9e3N+PwEIuIY/2D41Wd1KNjp6E9kg2g1TBYpkxqShxkIzudKPYI4MqiSGcgil/8/&#10;KH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/TzlCGsCAABEBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyZiLHOEAAAAJAQAADwAAAAAAAAAA&#10;AAAAAADFBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" strokecolor="black [3213]">
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E907A0">
+      <w:r w:rsidR="00CC3AA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47DB70A9" wp14:editId="5008B35B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3982085</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>148590</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2167890" cy="501650"/>
+                <wp:effectExtent l="57150" t="19050" r="80010" b="88900"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Retângulo 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2167890" cy="501650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+            <w:pict>
+              <v:rect w14:anchorId="6DB0EB19" id="Retângulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.55pt;margin-top:11.7pt;width:170.7pt;height:39.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4Y1zfawIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1r2zAQ/j7YfxD6vjrOmr6EOiW0dAxK&#10;W9aOflZkKRHIOu2kxMl+/U5y7ISuUBj7Yut0z70/p6vrbWPZRmEw4Cpenow4U05Cbdyy4j9f7r5c&#10;cBaicLWw4FTFdyrw69nnT1etn6oxrMDWChk5cWHa+oqvYvTToghypRoRTsArR0oN2IhIIi6LGkVL&#10;3htbjEejs6IFrD2CVCHQ7W2n5LPsX2sl46PWQUVmK065xfzF/F2kbzG7EtMlCr8ycp+G+IcsGmEc&#10;BR1c3Yoo2BrNX64aIxEC6HgioSlAayNVroGqKUdvqnleCa9yLdSc4Ic2hf/nVj5snv0TUhtaH6aB&#10;jqmKrcYm/Sk/ts3N2g3NUtvIJF2Oy7Pzi0vqqSTdZFSeTXI3i4O1xxC/KWhYOlQcaRi5R2JzHyJF&#10;JGgPScEc3Blr80CsY23FLyfjSTYIYE2dlAmWqaFuLLKNoKHGbZmGSL6OUCRZR5eHmvIp7qxKLqz7&#10;oTQzNVVRdgES3Q4+hZTKxd5vRiczTRkMhl8/Ntzjk6nKVByMxx8bDxY5Mrg4GDfGAb7nwA4p6w7f&#10;d6CrO7VgAfXuCRlCtwjByztDw7kXIT4JJObTPGmb4yN9tAUaAuxPnK0Af793n/BESNJy1tImVTz8&#10;WgtUnNnvjqh6WZ6eptXLwunkfEwCHmsWxxq3bm6A5lrSu+FlPiZ8tP1RIzSvtPTzFJVUwkmKXXEZ&#10;sRduYrfh9GxINZ9nGK2bF/HePXvZTz2R72X7KtDvGRqJ2w/Qb52YviFqh03zcDBfR9Ams/jQ132/&#10;aVUzIffPSnoLjuWMOjx+sz8AAAD//wMAUEsDBBQABgAIAAAAIQC+XKqn4gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUaSmhCnAqBOFRwoVBV3Nx4SSLsdRS7Tfr3LCc4&#10;ruZp5m25mpwVRxxC50nBfJaAQKq96ahR8PH+fL0EEaImo60nVHDCAKvq/KzUhfEjveFxExvBJRQK&#10;raCNsS+kDHWLToeZ75E4+/KD05HPoZFm0COXOyvTJMmk0x3xQqt7fGyx/t4cnAK7HZtTvdvu8qeX&#10;tfx8NeurKe+VuryYHu5BRJziHwy/+qwOFTvt/YFMEFZBlt7NGVWQ3ixAMJBny1sQeyaTdAGyKuX/&#10;F6ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADhjXN9rAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL5cqqfiAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" strokecolor="black [3213]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00977C79">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="000168C4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00977C79">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55652">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00977C79">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235592F8" w14:textId="4DCF47D8" w:rsidR="00766A7F" w:rsidRDefault="00E907A0" w:rsidP="00766A7F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10204"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidR="00AC347D">
         <w:t xml:space="preserve"> EN</w:t>
       </w:r>
       <w:r w:rsidR="00191D3C">
         <w:t>EM</w:t>
       </w:r>
       <w:r w:rsidR="00766A7F">
-        <w:t xml:space="preserve"> ANTERIOR A 2016</w:t>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00233CF2">
+        <w:t>TÉ</w:t>
+      </w:r>
+      <w:r w:rsidR="00766A7F">
+        <w:t xml:space="preserve"> 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00670DC9">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00670DC9" w:rsidRPr="00571849">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>informar o ano</w:t>
+      </w:r>
+      <w:r w:rsidR="00670DC9">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00B01C02">
-        <w:t>______________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E907A0">
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r>
         <w:t>, a emissão do(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E907A0">
+      <w:r>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidR="00766A7F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00766A7F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00977C79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">      ☐</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> PRIMEIRA VIA DO CERTIFICADO</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233CF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1FD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00977C79">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00977C79">
+        <w:t xml:space="preserve"> PRIMEIRA VIA</w:t>
+      </w:r>
+      <w:r w:rsidR="00232D5D">
+        <w:t>, do(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00977C79">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9068B2" w14:textId="6A6143D0" w:rsidR="00766A7F" w:rsidRDefault="00766A7F">
+    <w:p w14:paraId="1A9068B2" w14:textId="78E2BC62" w:rsidR="00766A7F" w:rsidRDefault="00233CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>☐</w:t>
+        <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ENEM A PARTIR DE 2025______________, a emissão do(</w:t>
+        <w:t>ENCCEJA</w:t>
+      </w:r>
+      <w:r w:rsidR="00670DC9">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00670DC9" w:rsidRPr="00571849">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">informar o </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00670DC9" w:rsidRPr="00571849">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ano</w:t>
+      </w:r>
+      <w:r w:rsidR="00670DC9">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r>
-        <w:t>a)</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> _</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">       </w:t>
+        <w:t xml:space="preserve">_____________, a emissão do(a)              </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1FD0">
+        <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="00977C79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidR="00977C79">
-        <w:t xml:space="preserve"> SEGUNDA VIA DO CERTIFICADO                                                                    </w:t>
+        <w:t xml:space="preserve"> SEGUNDA VIA</w:t>
+      </w:r>
+      <w:r w:rsidR="00232D5D">
+        <w:t>, do(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00977C79">
+        <w:t xml:space="preserve">                                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D054FD4" w14:textId="18D7E72D" w:rsidR="00847BED" w:rsidRDefault="00E907A0">
+    <w:p w14:paraId="467CBD31" w14:textId="31107F42" w:rsidR="00571849" w:rsidRDefault="00571849" w:rsidP="00B01C02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">                                     </w:t>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42EE5D6C" wp14:editId="3CBEA2F5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1657985</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>151765</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3219450" cy="521970"/>
+                <wp:effectExtent l="57150" t="19050" r="76200" b="87630"/>
+                <wp:wrapNone/>
+                <wp:docPr id="257538784" name="Retângulo 257538784"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3219450" cy="521970"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+            <w:pict>
+              <v:rect w14:anchorId="666C5CD5" id="Retângulo 257538784" o:spid="_x0000_s1026" style="position:absolute;margin-left:130.55pt;margin-top:11.95pt;width:253.5pt;height:41.1pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+TsK1agIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hT2jEqUlSBmCYh&#10;qICJZ+PY1JLj885u0+6v39lp0oohIU17SXy+7359d+eLy21j2UZhMOAqXp6MOFNOQm3ca8V/Pt18&#10;+cZZiMLVwoJTFd+pwC/nnz9dtH6mxrACWytk5MSFWesrvorRz4oiyJVqRDgBrxwpNWAjIon4WtQo&#10;WvLe2GI8Gn0tWsDaI0gVAt1ed0o+z/61VjLeax1UZLbilFvMX8zfl/Qt5hdi9orCr4zcpyH+IYtG&#10;GEdBB1fXIgq2RvOXq8ZIhAA6nkhoCtDaSJVroGrK0ZtqHlfCq1wLkRP8QFP4f27l3ebRL5FoaH2Y&#10;BTqmKrYam/Sn/Ng2k7UbyFLbyCRdno7L88mUOJWkm5JwltksDtYeQ/yuoGHpUHGkZmSOxOY2RIpI&#10;0B6Sgjm4MdbmhljH2oqfT8fTbBDAmjopEyyPhrqyyDaCmhq3ZWoi+TpCkWQdXR5qyqe4syq5sO5B&#10;aWZqqqLsAqRxO/gUUioXe78Zncw0ZTAYnn5suMcnU5VHcTAef2w8WOTI4OJg3BgH+J4DO6SsO3zP&#10;QFd3ouAF6t0SGUK3CMHLG0PNuRUhLgXS5FM/aZvjPX20BWoC7E+crQB/v3ef8DSQpOWspU2qePi1&#10;Fqg4sz8cjep5OZmk1cvCZHo2JgGPNS/HGrduroD6WtK74WU+Jny0/VEjNM+09IsUlVTCSYpdcRmx&#10;F65it+H0bEi1WGQYrZsX8dY9etl3PQ3f0/ZZoN9PaKTZvoN+68TszaB22NQPB4t1BG3yFB943fNN&#10;q5oHcv+spLfgWM6ow+M3/wMAAP//AwBQSwMEFAAGAAgAAAAhABfR5uHgAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01PwzAMhu9I/IfISFzQlnZIZS1NJwTiMMFlg2naLWtMW5E4VZOt3b/HnODm&#10;j0evH5eryVlxxiF0nhSk8wQEUu1NR42Cz4/X2RJEiJqMtp5QwQUDrKrrq1IXxo+0wfM2NoJDKBRa&#10;QRtjX0gZ6hadDnPfI/Huyw9OR26HRppBjxzurFwkSSad7ogvtLrH5xbr7+3JKbC7sbnU+90+f3lb&#10;y8O7Wd9Nea/U7c309Agi4hT/YPjVZ3Wo2OnoT2SCsAoWWZoyysV9DoKBh2zJgyOTSZaCrEr5/4Xq&#10;BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL5OwrVqAgAARAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABfR5uHgAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAxAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" strokecolor="black [3213]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397B739C" w14:textId="7F87999F" w:rsidR="00847BED" w:rsidRDefault="00AC347D" w:rsidP="00B01C02">
+    <w:p w14:paraId="397B739C" w14:textId="789009DF" w:rsidR="00847BED" w:rsidRDefault="00AC347D" w:rsidP="00571849">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
-      <w:r>
-        <w:t>Certificado de Conclusão do Ensino Médio;</w:t>
+      <w:r w:rsidR="004B1FD0">
+        <w:t>CERTIFICADO DE CONCLUSÃO DO ENSINO MÉDIO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7A931B" w14:textId="77777777" w:rsidR="00847BED" w:rsidRDefault="00AC347D" w:rsidP="00B01C02">
+    <w:p w14:paraId="6A7A931B" w14:textId="7221F39C" w:rsidR="00847BED" w:rsidRDefault="004B1FD0" w:rsidP="00571849">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r>
-        <w:t>Declaração Parcial de Proficiência;</w:t>
+        <w:t>DECLARAÇÃO PARCIAL DE PROFICIÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39502B0F" w14:textId="77777777" w:rsidR="00556692" w:rsidRDefault="00556692" w:rsidP="00556692">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E3DBDAE" w14:textId="35B69A74" w:rsidR="00847BED" w:rsidRPr="00556692" w:rsidRDefault="00AC347D" w:rsidP="00556692">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556692">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -2260,63 +2518,67 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9638"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B01C02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assinatura do requerente ou responsável</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E83D43B" w14:textId="77777777" w:rsidR="00E4141C" w:rsidRDefault="00E4141C" w:rsidP="00B71F6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9638"/>
               </w:tabs>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2271C90E" w14:textId="13DA5A3E" w:rsidR="00E4141C" w:rsidRDefault="00E4141C">
+          <w:p w14:paraId="2271C90E" w14:textId="13DA5A3E" w:rsidR="00E4141C" w:rsidRPr="00D978C8" w:rsidRDefault="00E4141C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9638"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D978C8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*INSTRUÇÃO NORMATIVA 01/2026 - PRE/REITORIA/IFPB, de 16 de janeiro de 2026 (https://www.ifpb.edu.br/pre/assuntos/documentos-normativos).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DAF9564" w14:textId="77777777" w:rsidR="00847BED" w:rsidRDefault="00847BED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00847BED">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="426" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -2342,86 +2604,98 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00847BED"/>
     <w:rsid w:val="000168C4"/>
+    <w:rsid w:val="000B3AC2"/>
     <w:rsid w:val="00191D3C"/>
+    <w:rsid w:val="00232D5D"/>
+    <w:rsid w:val="00233CF2"/>
     <w:rsid w:val="00263F87"/>
     <w:rsid w:val="00326F4E"/>
     <w:rsid w:val="003379A4"/>
+    <w:rsid w:val="0047490E"/>
+    <w:rsid w:val="004801DC"/>
+    <w:rsid w:val="0048436F"/>
+    <w:rsid w:val="004B1FD0"/>
     <w:rsid w:val="00556692"/>
+    <w:rsid w:val="00571849"/>
+    <w:rsid w:val="00670DC9"/>
     <w:rsid w:val="00766A7F"/>
-    <w:rsid w:val="007A114F"/>
     <w:rsid w:val="00847BED"/>
     <w:rsid w:val="00866014"/>
     <w:rsid w:val="0094536C"/>
     <w:rsid w:val="009472F1"/>
     <w:rsid w:val="00977C79"/>
     <w:rsid w:val="009C3091"/>
     <w:rsid w:val="00A74D30"/>
     <w:rsid w:val="00AC347D"/>
     <w:rsid w:val="00AC69CB"/>
     <w:rsid w:val="00B01C02"/>
+    <w:rsid w:val="00B55652"/>
     <w:rsid w:val="00B71F6E"/>
     <w:rsid w:val="00B8049D"/>
+    <w:rsid w:val="00C80BAC"/>
+    <w:rsid w:val="00CC3AA0"/>
     <w:rsid w:val="00D46A95"/>
+    <w:rsid w:val="00D978C8"/>
     <w:rsid w:val="00DA2E1F"/>
     <w:rsid w:val="00DA7376"/>
     <w:rsid w:val="00E4141C"/>
     <w:rsid w:val="00E54CAF"/>
     <w:rsid w:val="00E907A0"/>
     <w:rsid w:val="00EA6FA8"/>
     <w:rsid w:val="00EB7667"/>
     <w:rsid w:val="00F46C92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3388,66 +3662,66 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>425</Words>
-  <Characters>2300</Characters>
+  <Words>437</Words>
+  <Characters>2361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2720</CharactersWithSpaces>
+  <CharactersWithSpaces>2793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Katia Cristina Ribeiro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>