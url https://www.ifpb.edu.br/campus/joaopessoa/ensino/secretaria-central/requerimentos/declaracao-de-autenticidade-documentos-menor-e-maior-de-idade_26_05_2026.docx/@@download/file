--- v0 (2026-06-21)
+++ v1 (2026-07-26)
@@ -17,51 +17,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="35568AD2" w14:textId="587BC5A1" w:rsidR="008575EB" w:rsidRDefault="00432598" w:rsidP="00432598">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0366D237" wp14:editId="0C0BEDE8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0366D237" wp14:editId="362EA234">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-19050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-47625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2141855" cy="680085"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Imagem 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Imagem 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -454,67 +454,76 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A3E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ENDEREÇO (Rua, nº)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00360393" w14:paraId="04533E57" w14:textId="77777777" w:rsidTr="00360393">
         <w:trPr>
           <w:trHeight w:val="918"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF1146F" w14:textId="77777777" w:rsidR="00360393" w:rsidRPr="00374A3E" w:rsidRDefault="00360393" w:rsidP="0084225E">
+          <w:p w14:paraId="4CF1146F" w14:textId="188BDAE6" w:rsidR="00360393" w:rsidRPr="00374A3E" w:rsidRDefault="00360393" w:rsidP="0084225E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E-MAIL</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3894">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (escrever um caractere em cada espaço)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabelacomgrade"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
               <w:gridCol w:w="403"/>
@@ -1291,1077 +1300,1341 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="568A688A" w14:textId="77777777" w:rsidR="00360393" w:rsidRPr="00374A3E" w:rsidRDefault="00360393" w:rsidP="0084225E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A3E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>TURMA/TURNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="28205D9B" w14:textId="6B1DD169" w:rsidR="008575EB" w:rsidRPr="00760744" w:rsidRDefault="00360393" w:rsidP="006E5284">
+    <w:p w14:paraId="167B660D" w14:textId="77777777" w:rsidR="001E3137" w:rsidRDefault="00360393" w:rsidP="006E5284">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="008575EB" w:rsidRPr="00760744">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="79881C59" w14:textId="39DE2A8B" w:rsidR="008575EB" w:rsidRDefault="008575EB" w:rsidP="006E5284">
+    <w:p w14:paraId="28205D9B" w14:textId="147CF89D" w:rsidR="008575EB" w:rsidRPr="00760744" w:rsidRDefault="001E3137" w:rsidP="006E5284">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071128B">
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> (declaro como requerente)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="008575EB" w:rsidRPr="00760744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a qualidade de:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9CF357" w14:textId="1DB40607" w:rsidR="005D048E" w:rsidRDefault="005D048E" w:rsidP="006E5284">
+    <w:p w14:paraId="154977BB" w14:textId="195A6C5D" w:rsidR="001E3137" w:rsidRDefault="005A6F6D" w:rsidP="001E3137">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7436764F" wp14:editId="72FA2866">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7436764F" wp14:editId="4FDF487C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-19051</wp:posOffset>
+                  <wp:posOffset>-15240</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>100965</wp:posOffset>
+                  <wp:posOffset>29210</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6962775" cy="800100"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="6962775" cy="746760"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Retângulo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6962775" cy="800100"/>
+                          <a:ext cx="6962775" cy="746760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
-              <v:rect w14:anchorId="3EA1C13F" id="Retângulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.5pt;margin-top:7.95pt;width:548.25pt;height:63pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOn+JeTAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuIQIJYIkREVQkl&#10;KKTK2XhtWNXrcceGhf76jg0sKEU9VL14bc+br+c3O3rcV4btFPoSbM47rTZnykooSrvO+fe32Zd7&#10;znwQthAGrMr5QXn+OP78aVS7oerCBkyhkFEQ64e1y/kmBDfMMi83qhK+BU5ZMmrASgQ64jorUNQU&#10;vTJZt93uZzVg4RCk8p5un45GPk7xtVYyvGjtVWAm51RbSCumdRXXbDwSwzUKtynlqQzxD1VUorSU&#10;tAn1JIJgWyz/CFWVEsGDDi0JVQZal1KlHqibTvtDN8uNcCr1QuR419Dk/19Y+bxbugUSDbXzQ0/b&#10;2MVeYxW/VB/bJ7IODVlqH5iky/5DvzsY3HEmyXbfpuoTm9nF26EPXxVULG5yjvQYiSOxm/tAGQl6&#10;hsRkFmalMfH+UkrahYNREWDsq9KsLCh5NwVKKlFTg2wn6H2LH534nhQ2IaOLpoiNU+eWkwlnpxM2&#10;uqmknMaxfcvxkq1Bp4xgQ+NYlRbw7876iD93few1tr2C4rBAhnDUrHdyVhKPc+HDQiCJlORMgxde&#10;aNEG6pzDacfZBvDXrfuIJ+2QlbOaRJ9z/3MrUHFmvllS1UOn14tTkg69u0GXDnhtWV1b7LaaAvHe&#10;oRF3Mm0jPpjzViNU7zSfk5iVTMJKyp1zGfB8mIbjMNKESzWZJBhNhhNhbpdOxuCR1aiTt/27QHcS&#10;UyAZPsN5QMTwg6aO2OhpYbINoMskuAuvJ75pqpJgTn+AOLbX54S6/KfGvwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIxz9srgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxau3+I&#10;hDgVIJAQSJVacuHmxEsSEa+j2E3Tt2d7gtvuzmj2m2w7uU6MOITWk4bFXIFAqrxtqdZQfL7O7kGE&#10;aMiazhNqOGOAbX59lZnU+hPtcTzEWnAIhdRoaGLsUylD1aAzYe57JNa+/eBM5HWopR3MicNdJ5dK&#10;3UlnWuIPjenxucHq53B0GtY7evk6L00h34vd+FS+feyjKrW+vZkeH0BEnOKfGS74jA45M5X+SDaI&#10;TsNsxVUi3zcJiIuuktUGRMnTepGAzDP5v0L+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AI6f4l5MAgAA7wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIxz9srgAAAACgEAAA8AAAAAAAAAAAAAAAAApgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" filled="f" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="7527F35F" id="Retângulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.2pt;margin-top:2.3pt;width:548.25pt;height:58.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsMJAyTgIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+lwBioYsIK8SKqhLa&#10;XZWt9mwcG6I6HndsCPTrOzYhoC3qoerFGXvezHie32TycKgM2yv0Jdic9zpdzpSVUJR2k/Pvr4tP&#10;nznzQdhCGLAq50fl+cP044dJ7caqD1swhUJGSawf1y7n2xDcOMu83KpK+A44ZcmpASsRaIubrEBR&#10;U/bKZP1ud5jVgIVDkMp7On08Ofk05ddayfCstVeBmZzT3UJaMa3ruGbTiRhvULhtKZtriH+4RSVK&#10;S0XbVI8iCLbD8o9UVSkRPOjQkVBloHUpVeqBuul133Wz2gqnUi9EjnctTf7/pZVP+5V7QaKhdn7s&#10;yYxdHDRW8Uv3Y4dE1rElSx0Ck3Q4vB/2R6M7ziT5RoPhaJjYzC7RDn34oqBi0cg50mMkjsR+6QNV&#10;JOgZEotZWJTGxPPLVZIVjkZFgLHflGZlQcX7KVFSiZobZHtB71v86MX3pLQJGUM0ZWyDereCTDgH&#10;NdgYppJy2sDurcBLtRadKoINbWBVWsC/B+sT/tz1qdfY9hqK4wsyhJNmvZOLknhcCh9eBJJISc40&#10;eOGZFm2gzjk0FmdbwF+3ziOetENezmoSfc79z51AxZn5aklV973BIE5J2gzuRn3a4LVnfe2xu2oO&#10;xHuPRtzJZEZ8MGdTI1RvNJ+zWJVcwkqqnXMZ8LyZh9Mw0oRLNZslGE2GE2FpV07G5JHVqJPXw5tA&#10;14gpkAyf4DwgYvxOUydsjLQw2wXQZRLchdeGb5qqJJjmDxDH9nqfUJf/1PQ3AAAA//8DAFBLAwQU&#10;AAYACAAAACEAEoxPj94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd3t&#10;Eoqm2RQVBVEotObibZNMk2B2NmS3afr2Tk96m+H/+eabbDu7Xkw4hs6TgdVSgUCqfN1RY6D4els8&#10;gAjRUm17T2jgggG2+e1NZtPan2mP0yE2giEUUmugjXFIpQxVi86GpR+QODv60dnI69jIerRnhrte&#10;aqXW0tmO+EJrB3xpsfo5nJyBZEev3xdtC/lR7Kbn8v1zH1VpzP3d/LQBEXGOf2W46rM65OxU+hPV&#10;QfQGFjrhJrPWIK6xekxWIEqetNYg80z+/yD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOwwkDJOAgAA7wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABKMT4/eAAAACQEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" filled="f" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="008575EB" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008575EB" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="008575EB" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E034E1">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E034E1" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AIOR DE IDADE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E034E1">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3137">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu, requerente, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3137" w:rsidRPr="00760744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declaro inteira responsabilidade pela </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3137" w:rsidRPr="006864E8">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autenticidade</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3137" w:rsidRPr="006864E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3137" w:rsidRPr="00760744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veracidade dos documentos anexados ao Processo de Solicitação de </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3137">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6CF199C9" w14:textId="2F167EB2" w:rsidR="0016587C" w:rsidRPr="005D048E" w:rsidRDefault="005D048E" w:rsidP="006E5284">
+    <w:p w14:paraId="3E82F323" w14:textId="672CE90F" w:rsidR="001E3137" w:rsidRPr="0071128B" w:rsidRDefault="001E3137" w:rsidP="001E3137">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:iCs/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D048E">
-[...6 lines deleted...]
-        <w:t>Campo destinado aos responsáveis dos discentes menores de idade.</w:t>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Informar a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ﬁnalidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>da documentação]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1789E762" w14:textId="64853210" w:rsidR="00487433" w:rsidRPr="0071128B" w:rsidRDefault="008575EB" w:rsidP="00487433">
+    <w:p w14:paraId="79881C59" w14:textId="71BB313C" w:rsidR="008575EB" w:rsidRDefault="008575EB" w:rsidP="006E5284">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071128B">
-[...106 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2BFEC68D" w14:textId="6331C8EE" w:rsidR="008575EB" w:rsidRPr="0071128B" w:rsidRDefault="00486EB6" w:rsidP="00487433">
+    <w:p w14:paraId="509AE9EB" w14:textId="2BA0C611" w:rsidR="00E457E8" w:rsidRDefault="00E457E8" w:rsidP="00E457E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00760744">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD7D359" w14:textId="59751D81" w:rsidR="00571B75" w:rsidRDefault="005A6F6D" w:rsidP="00571B75">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AD28B6E" wp14:editId="36AA1113">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-15240</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>23495</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6962775" cy="883920"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="459986475" name="Retângulo 459986475"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6962775" cy="883920"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+            <w:pict>
+              <v:rect w14:anchorId="1DE6CEE5" id="Retângulo 459986475" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.2pt;margin-top:1.85pt;width:548.25pt;height:69.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAMokLTwIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+NwuUEEAsESJKVQkl&#10;qKTK2fHasKrX444NC/36js2yoBT1UPXiHXvezHie3+zkfl8ZtlPoS7A57950OFNWQlHadc6/vzx+&#10;GnLmg7CFMGBVzg/K8/vpxw+T2o1VDzZgCoWMklg/rl3ONyG4cZZ5uVGV8DfglCWnBqxEoC2uswJF&#10;Tdkrk/U6nUFWAxYOQSrv6fTh6OTTlF9rJcOz1l4FZnJOdwtpxbS+xTWbTsR4jcJtStlcQ/zDLSpR&#10;WirapnoQQbAtln+kqkqJ4EGHGwlVBlqXUqUeqJtu5103q41wKvVC5HjX0uT/X1r5tFu5JRINtfNj&#10;T2bsYq+xil+6H9snsg4tWWofmKTDwWjQu7u75UySbzj8POolNrNztEMfviioWDRyjvQYiSOxW/hA&#10;FQl6gsRiFh5LY+L5+SrJCgejIsDYb0qzsqDivZQoqUTNDbKdoPctfnTje1LahIwhmjK2Qd1rQSac&#10;ghpsDFNJOW1g51rguVqLThXBhjawKi3g34P1EX/q+thrbPsNisMSGcJRs97Jx5J4XAgflgJJpCRn&#10;GrzwTIs2UOccGouzDeCva+cRT9ohL2c1iT7n/udWoOLMfLWkqlG3349Tkjb92zt6UoaXnrdLj91W&#10;cyDeuzTiTiYz4oM5mRqheqX5nMWq5BJWUu2cy4CnzTwch5EmXKrZLMFoMpwIC7tyMiaPrEadvOxf&#10;BbpGTIFk+ASnARHjd5o6YmOkhdk2gC6T4M68NnzTVCXBNH+AOLaX+4Q6/6emvwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAATbw2zfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7&#10;2xjUxmyKioIoFFpz8TbJjkkwOxuy2zT9925PenvDe7z3Tb6ZbS8mGn3nWMNqqUAQ18503GgoP18X&#10;9yB8QDbYOyYNJ/KwKS4vcsyMO/KOpn1oRCxhn6GGNoQhk9LXLVn0SzcQR+/bjRZDPMdGmhGPsdz2&#10;MlHqVlrsOC60ONBzS/XP/mA1pFt++TolWMr3cjs9VW8fu6Aqra+v5scHEIHm8BeGM35EhyIyVe7A&#10;xotewyJJY1LDzR2Is63W6QpEFVWarEEWufz/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgDKJC08CAADvBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEABNvDbN8AAAAJAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" filled="f" strokecolor="black [3200]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E034E1">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+      <w:r w:rsidR="00E034E1" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OR DE IDADE</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Eu, r</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="00760744">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esponsável legal</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="00760744">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pelo(a) estudante</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4207">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="00760744">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="008575EB" w:rsidRPr="0071128B">
+        <w:t xml:space="preserve">(nome completo do estudante),  </w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matrícula nº </w:t>
       </w:r>
-      <w:r w:rsidR="008575EB" w:rsidRPr="0071128B">
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006864E8">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="008575EB" w:rsidRPr="0071128B">
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>__________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0071128B">
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="006864E8">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CB515A" w:rsidRPr="0071128B">
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="00760744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declaro inteira responsabilidade pela </w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="006864E8">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autenticidade</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="006864E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="00760744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veracidade dos documentos anexados ao Processo de Solicitação de </w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="006864E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4207">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="006864E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidR="00EF0150">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="006864E8" w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578A3B5D" w14:textId="3F6A64E5" w:rsidR="006864E8" w:rsidRPr="0071128B" w:rsidRDefault="006864E8" w:rsidP="00571B75">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Informar a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ﬁnalidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071128B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>da documentação]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7969D52F" w14:textId="555A300D" w:rsidR="006864E8" w:rsidRPr="0071128B" w:rsidRDefault="006864E8" w:rsidP="006864E8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="438B865F" w14:textId="77777777" w:rsidR="00487433" w:rsidRPr="0071128B" w:rsidRDefault="00487433" w:rsidP="00487433">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78BE9FDF" w14:textId="7631169A" w:rsidR="002F6237" w:rsidRDefault="00487433" w:rsidP="002F6237">
-[...129 lines deleted...]
-    <w:p w14:paraId="1B3F0EAF" w14:textId="77777777" w:rsidR="006E5284" w:rsidRDefault="006E5284" w:rsidP="00C50999">
+    <w:p w14:paraId="5D23145B" w14:textId="6962238C" w:rsidR="006E5284" w:rsidRPr="00E457E8" w:rsidRDefault="00E457E8" w:rsidP="00D9208D">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:ind w:left="802"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E457E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E457E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5284" w:rsidRPr="00E457E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Informo que sou conhecedor dos termos descritos na Lei</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
           <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nº </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5284" w:rsidRPr="00E457E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>13.726/2018:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D23145B" w14:textId="77777777" w:rsidR="006E5284" w:rsidRPr="00487433" w:rsidRDefault="006E5284" w:rsidP="00C50999">
+    <w:p w14:paraId="142EDBBA" w14:textId="77777777" w:rsidR="00AF16CB" w:rsidRPr="00D9208D" w:rsidRDefault="006E5284" w:rsidP="00E457E8">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:ind w:right="27"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"Art. 3º Na relação dos órgãos e entidades dos Poderes da União, dos Estados, do Distrito Federal e dos Municípios com o cidadão, é</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0150" w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dispensada a exigência de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF16CB" w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B665D8C" w14:textId="6B29C56B" w:rsidR="006E5284" w:rsidRPr="00D9208D" w:rsidRDefault="006E5284" w:rsidP="00D9208D">
+      <w:pPr>
+        <w:ind w:right="27"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(...) II - autenticação de cópia de documento, cabendo ao agente administrativo, mediante a comparação entre o original e a cópia, atestar a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0150" w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autenticidade; (...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011FB36F" w14:textId="355FAD44" w:rsidR="006E5284" w:rsidRPr="00D9208D" w:rsidRDefault="006E5284" w:rsidP="00E457E8">
+      <w:pPr>
+        <w:ind w:right="27"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§ 2º Quando, por motivo não imputável ao solicitante, não for possível obter diretamente do órgão ou entidade responsável documento</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0150" w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>comprobatório de regularidade, os fatos poderão ser comprovados mediante declaração escrita e assinada pelo cidadão, que, em caso de</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0150" w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>declaração falsa, ficará sujeito às sanções administrativas,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0150" w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>civis e penais aplicáveis."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08904515" w14:textId="77777777" w:rsidR="00AF16CB" w:rsidRDefault="00AF16CB" w:rsidP="00E457E8">
+      <w:pPr>
+        <w:ind w:right="27"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D0DD86" w14:textId="6ACB91D2" w:rsidR="006E5284" w:rsidRPr="00487433" w:rsidRDefault="006E5284" w:rsidP="00C50999">
+    <w:p w14:paraId="38334832" w14:textId="548D2186" w:rsidR="006E5284" w:rsidRPr="00AF16CB" w:rsidRDefault="00AF16CB" w:rsidP="00E457E8">
+      <w:pPr>
+        <w:ind w:right="27"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E457E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E457E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5284" w:rsidRPr="00AF16CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro também, estar ciente de que a falsidade nas informações acima implicará nas penalidades cabíveis, previstas no Artigo </w:t>
+      </w:r>
+      <w:r w:rsidR="00865142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nº </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5284" w:rsidRPr="00AF16CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>299 do Código Penal, e na invalidação dos documentos emitidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF16CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5284" w:rsidRPr="00AF16CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF16CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5284" w:rsidRPr="00AF16CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dos atos institucionais praticados em decorrência dos fatos insidiosos apresentados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D2D253" w14:textId="77777777" w:rsidR="004E43F2" w:rsidRPr="00C50999" w:rsidRDefault="004E43F2" w:rsidP="00C50999">
       <w:pPr>
         <w:spacing w:line="444" w:lineRule="auto"/>
         <w:ind w:right="27"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487433">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="58CF17D3" w14:textId="77777777" w:rsidR="006E5284" w:rsidRPr="00487433" w:rsidRDefault="006E5284" w:rsidP="00C50999">
-[...179 lines deleted...]
-    <w:p w14:paraId="25710808" w14:textId="779924C6" w:rsidR="008575EB" w:rsidRDefault="003263DD" w:rsidP="0016587C">
+    <w:p w14:paraId="25710808" w14:textId="18AC47A4" w:rsidR="008575EB" w:rsidRPr="00D9208D" w:rsidRDefault="003263DD" w:rsidP="0016587C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D9208D">
         <w:t>João</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D9208D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D9208D">
+        <w:t xml:space="preserve">Pessoa </w:t>
+      </w:r>
+      <w:r w:rsidR="007829DF">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D9208D">
         <w:t>PB</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007829DF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008575EB">
+      <w:r w:rsidR="008575EB" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidR="001D37E2">
+      <w:r w:rsidR="001D37E2" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidR="008575EB">
+      <w:r w:rsidR="008575EB" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="00CB515A">
+      <w:r w:rsidR="00CB515A" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidR="008575EB">
+      <w:r w:rsidR="008575EB" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> / ___</w:t>
       </w:r>
-      <w:r w:rsidR="00CB515A">
+      <w:r w:rsidR="00CB515A" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="008575EB">
+      <w:r w:rsidR="008575EB" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
-      <w:r w:rsidR="003C795B">
+      <w:r w:rsidR="003C795B" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ___</w:t>
       </w:r>
-      <w:r w:rsidR="00431E80">
+      <w:r w:rsidR="00431E80" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidR="003C795B">
+      <w:r w:rsidR="003C795B" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
-      <w:r w:rsidR="00CB515A">
+      <w:r w:rsidR="00CB515A" w:rsidRPr="00D9208D">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199F9A5A" w14:textId="38E15120" w:rsidR="00D070C3" w:rsidRDefault="00D070C3" w:rsidP="0016587C">
+    <w:p w14:paraId="199F9A5A" w14:textId="4ADBC179" w:rsidR="00D070C3" w:rsidRPr="00D9208D" w:rsidRDefault="00D070C3" w:rsidP="0016587C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251B1772" w14:textId="24EC55AD" w:rsidR="0016587C" w:rsidRDefault="0016587C" w:rsidP="0016587C">
-[...41 lines deleted...]
-    <w:p w14:paraId="39F06038" w14:textId="55A823CD" w:rsidR="0016587C" w:rsidRDefault="0016587C" w:rsidP="0016587C">
+    <w:p w14:paraId="6B9A1A98" w14:textId="77777777" w:rsidR="004E43F2" w:rsidRPr="00D9208D" w:rsidRDefault="004E43F2" w:rsidP="0016587C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32568586" w14:textId="77777777" w:rsidR="00D070C3" w:rsidRDefault="00D070C3" w:rsidP="0016587C">
+    <w:p w14:paraId="251B1772" w14:textId="77777777" w:rsidR="0016587C" w:rsidRPr="00D9208D" w:rsidRDefault="0016587C" w:rsidP="0016587C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:r w:rsidRPr="00D9208D">
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4189E050" w14:textId="1AF133A2" w:rsidR="0016587C" w:rsidRDefault="0016587C" w:rsidP="0016587C">
+    <w:p w14:paraId="4FFED6C1" w14:textId="09266120" w:rsidR="008575EB" w:rsidRPr="00D9208D" w:rsidRDefault="008575EB" w:rsidP="0016587C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-        <w:t>___________________________________________________________</w:t>
+      <w:r w:rsidRPr="00D9208D">
+        <w:t>Assinatura do</w:t>
+      </w:r>
+      <w:r w:rsidR="0016587C" w:rsidRPr="00D9208D">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
+        <w:t xml:space="preserve"> declarante / responsável legal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEBD411" w14:textId="266EACF8" w:rsidR="008575EB" w:rsidRPr="0016587C" w:rsidRDefault="0016587C" w:rsidP="0016587C">
+    <w:p w14:paraId="39F06038" w14:textId="55A823CD" w:rsidR="0016587C" w:rsidRPr="00D9208D" w:rsidRDefault="0016587C" w:rsidP="00D9208D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0016587C">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1E4A2486" w14:textId="45D7A1CF" w:rsidR="00767EFC" w:rsidRPr="00760744" w:rsidRDefault="0016587C" w:rsidP="00360393">
+    <w:p w14:paraId="1E4A2486" w14:textId="5DCFBD4C" w:rsidR="00767EFC" w:rsidRPr="00D9208D" w:rsidRDefault="0016587C" w:rsidP="00D9208D">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="802"/>
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00760744">
-        <w:rPr>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="12"/>
-[...2 lines deleted...]
-        <w:t>Esta declaração deverá ser impressa, preenchida e assinada pelo(a)requerente, devendo ser obrigatoriamente anexada ao processo para que o mesmo produza seus efeitos legais.</w:t>
+        </w:rPr>
+        <w:t>Esta declaração deverá ser impressa, preenchida e assinada pelo(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>requerente, devendo ser obrigatoriamente anexada ao processo para que o mesmo produza seus efeitos legais.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00767EFC" w:rsidRPr="00760744">
+    <w:sectPr w:rsidR="00767EFC" w:rsidRPr="00D9208D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2483,79 +2756,95 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00767EFC"/>
     <w:rsid w:val="00007D02"/>
+    <w:rsid w:val="000A562F"/>
     <w:rsid w:val="000B57B8"/>
     <w:rsid w:val="0016587C"/>
     <w:rsid w:val="001D37E2"/>
+    <w:rsid w:val="001E3137"/>
+    <w:rsid w:val="001F548A"/>
     <w:rsid w:val="00206E5D"/>
-    <w:rsid w:val="002D4712"/>
     <w:rsid w:val="002F6237"/>
     <w:rsid w:val="003263DD"/>
     <w:rsid w:val="00360393"/>
     <w:rsid w:val="00374A3E"/>
     <w:rsid w:val="003C795B"/>
     <w:rsid w:val="003D53ED"/>
     <w:rsid w:val="00431E80"/>
     <w:rsid w:val="00432598"/>
+    <w:rsid w:val="004801DC"/>
     <w:rsid w:val="00486EB6"/>
     <w:rsid w:val="00487433"/>
+    <w:rsid w:val="004E43F2"/>
+    <w:rsid w:val="00571B75"/>
+    <w:rsid w:val="005A6F6D"/>
     <w:rsid w:val="005D048E"/>
+    <w:rsid w:val="006864E8"/>
     <w:rsid w:val="006E5284"/>
     <w:rsid w:val="0071128B"/>
     <w:rsid w:val="00760744"/>
     <w:rsid w:val="00767EFC"/>
+    <w:rsid w:val="007829DF"/>
     <w:rsid w:val="008575EB"/>
+    <w:rsid w:val="00865142"/>
     <w:rsid w:val="008D28D4"/>
+    <w:rsid w:val="009C3894"/>
     <w:rsid w:val="00A124EA"/>
+    <w:rsid w:val="00AB4207"/>
     <w:rsid w:val="00AD2730"/>
+    <w:rsid w:val="00AF16CB"/>
     <w:rsid w:val="00B7716F"/>
+    <w:rsid w:val="00BF7B76"/>
     <w:rsid w:val="00C50999"/>
     <w:rsid w:val="00CB515A"/>
     <w:rsid w:val="00D070C3"/>
     <w:rsid w:val="00D42EAB"/>
+    <w:rsid w:val="00D9208D"/>
+    <w:rsid w:val="00E034E1"/>
+    <w:rsid w:val="00E457E8"/>
     <w:rsid w:val="00EF0150"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3511,66 +3800,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>385</Words>
-  <Characters>2080</Characters>
+  <Words>412</Words>
+  <Characters>2231</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2461</CharactersWithSpaces>
+  <CharactersWithSpaces>2638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>