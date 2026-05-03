--- v0 (2026-04-13)
+++ v1 (2026-05-03)
@@ -8,76 +8,75 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:permStart w:id="1475941058" w:edGrp="everyone" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1399044886"/>
         <w:placeholder>
           <w:docPart w:val="53FDF0168274449EA5DA80E064B5A0F6"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:dropDownList>
           <w:listItem w:value="Escolher um item."/>
           <w:listItem w:displayText="UNIDADE ACADÊMICA  I" w:value="UNIDADE ACADÊMICA  I"/>
           <w:listItem w:displayText="UNIDADE ACADÊMICA  II" w:value="UNIDADE ACADÊMICA  II"/>
           <w:listItem w:displayText="UNIDADE ACADÊMICA  III" w:value="UNIDADE ACADÊMICA  III"/>
           <w:listItem w:displayText="UNIDADE ACADÊMICA  IV" w:value="UNIDADE ACADÊMICA  IV"/>
           <w:listItem w:displayText="UNIDADE ACADÊMICA  V" w:value="UNIDADE ACADÊMICA  V"/>
         </w:dropDownList>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0A10D3E9" w14:textId="145424FB" w:rsidR="00604F5C" w:rsidRDefault="00A32A70" w:rsidP="008B7A65">
           <w:pPr>
             <w:pStyle w:val="Standard"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D112E8">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolher</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
@@ -128,51 +127,50 @@
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM AUTOMAÇÃO INDUSTRIAL - CCSTAI/JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM AUTOMAÇÃO INDUSTRIAL - CCSTAI/JP"/>
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM CONSTRUÇÃO DE EDIFÍCIOS - CCSTCE/JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM CONSTRUÇÃO DE EDIFÍCIOS - CCSTCE/JP"/>
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM DESIGN DE INTERIORES - CCSTDI/JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM DESIGN DE INTERIORES - CCSTDI/JP"/>
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM GESTÃO AMBIENTAL - CCSTGA/JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM GESTÃO AMBIENTAL - CCSTGA/JP"/>
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM GEOPROCESSAMENTO - CCSTG/JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM GEOPROCESSAMENTO - CCSTG/JP"/>
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM NEGÓCIOS IMOBILIÁRIOS - JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM NEGÓCIOS IMOBILIÁRIOS - JP"/>
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM REDES DE COMPUTADORES - JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM REDES DE COMPUTADORES - JP"/>
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM SISTEMAS DE TELECOMUNICAÇÕES - JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM SISTEMAS DE TELECOMUNICAÇÕES - JP"/>
           <w:listItem w:displayText="CURSO SUPERIOR DE TECNOLOGIA EM SISTEMAS PARA INTERNET - JP" w:value="CURSO SUPERIOR DE TECNOLOGIA EM SISTEMAS PARA INTERNET - JP"/>
           <w:listItem w:displayText="CURSO LICENCIATURA EM LETRAS - JP" w:value="CURSO LICENCIATURA EM LETRAS - JP"/>
           <w:listItem w:displayText="CURSO DE LICENCIATURA EM MATEMÁTICA - JP" w:value="CURSO DE LICENCIATURA EM MATEMÁTICA - JP"/>
           <w:listItem w:displayText="CURSO DE LICENCIATURA EM QUÍMICA - JP" w:value="CURSO DE LICENCIATURA EM QUÍMICA - JP"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE CONTABILIDADE" w:value="CURSO TÉCNICO DE CONTABILIDADE"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE CONTROLE AMBIENTAL" w:value="CURSO TÉCNICO DE CONTROLE AMBIENTAL"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE EDIFICAÇÕES" w:value="CURSO TÉCNICO DE EDIFICAÇÕES"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE ELETRÔNICA" w:value="CURSO TÉCNICO DE ELETRÔNICA"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE ELETROTÉCNICA" w:value="CURSO TÉCNICO DE ELETROTÉCNICA"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE EQUIPAMENTOS BIOMÉDICOS" w:value="CURSO TÉCNICO DE EQUIPAMENTOS BIOMÉDICOS"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE EVENTOS (PROEJA)" w:value="CURSO TÉCNICO DE EVENTOS (PROEJA)"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE INFORMÁTICA" w:value="CURSO TÉCNICO DE INFORMÁTICA"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE INSTRUMENTO MUSICAL" w:value="CURSO TÉCNICO DE INSTRUMENTO MUSICAL"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE MECÂNICA" w:value="CURSO TÉCNICO DE MECÂNICA"/>
           <w:listItem w:displayText="CURSO TÉCNICO DE SECRETARIADO" w:value="CURSO TÉCNICO DE SECRETARIADO"/>
         </w:dropDownList>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6A79EA6E" w14:textId="65F42D6D" w:rsidR="00135745" w:rsidRPr="00E97FEB" w:rsidRDefault="00A32A70" w:rsidP="00F652A8">
           <w:pPr>
             <w:pStyle w:val="Standard"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D112E8">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolher</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -196,51 +194,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1968152658"/>
         <w:placeholder>
           <w:docPart w:val="B8AF4462234F4D53B1D9804613A53346"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:dropDownList>
           <w:listItem w:value="Escolher um item."/>
           <w:listItem w:displayText="DISSERTAÇÃO" w:value="DISSERTAÇÃO"/>
           <w:listItem w:displayText="QUALIFICAÇÃO" w:value="QUALIFICAÇÃO"/>
           <w:listItem w:displayText="ATA DE DEFESA DE RELATÓRIO DE ESTÁGIO" w:value="ATA DE DEFESA DE RELATÓRIO DE ESTÁGIO"/>
           <w:listItem w:displayText="ATA DE DEFESA DE  T C C" w:value="ATA DE DEFESA DE  T C C"/>
           <w:listItem w:displayText="ATA DE RECITAL DE CONCLUSÃO DE CURSO" w:value="ATA DE RECITAL DE CONCLUSÃO DE CURSO"/>
         </w:dropDownList>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:permStart w:id="811678581" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
         <w:p w14:paraId="2A41131E" w14:textId="30796D27" w:rsidR="00135745" w:rsidRPr="00E97FEB" w:rsidRDefault="00A32A70" w:rsidP="008B7A65">
           <w:pPr>
             <w:pStyle w:val="Standard"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D112E8">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolher</w:t>
           </w:r>
           <w:r>
             <w:rPr>
@@ -424,231 +421,230 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A049F72" w14:textId="7364E653" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="007D105A" w:rsidP="001E712C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Discente</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F363868" w14:textId="553386CA" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="001E712C">
+          <w:p w14:paraId="5F363868" w14:textId="106307B5" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="001E712C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="961071381"/>
                 <w:placeholder>
                   <w:docPart w:val="0A0FC063F530453E8730211E55A560D5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1474318056" w:edGrp="everyone"/>
-                <w:r w:rsidR="000A33FB">
+                <w:r w:rsidR="007A1340">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir nome completo</w:t>
                 </w:r>
-                <w:r w:rsidR="000A33FB" w:rsidRPr="00AA6488">
+                <w:r w:rsidR="007A1340" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1474318056"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A45144" w:rsidRPr="001274B1" w14:paraId="2D6A7DF6" w14:textId="77777777" w:rsidTr="002C21D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54276CE6" w14:textId="77777777" w:rsidR="00A45144" w:rsidRDefault="00A45144" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matrícula</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FA35464" w14:textId="34C6D2EB" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00A45144">
+          <w:p w14:paraId="5FA35464" w14:textId="008368A5" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1312170218"/>
                 <w:placeholder>
                   <w:docPart w:val="DEC1B43B4C8847C495AFDBE3BE65703A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1705075827" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD7242" w:rsidRPr="003A6268">
+                <w:permStart w:id="124283167" w:edGrp="everyone"/>
+                <w:r w:rsidR="00233BFE" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
-                <w:r w:rsidR="00FD7242">
+                <w:r w:rsidR="00233BFE">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> matrícula</w:t>
                 </w:r>
-                <w:r w:rsidR="00FD7242" w:rsidRPr="001274B1">
+                <w:r w:rsidR="00233BFE" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:permEnd w:id="1705075827"/>
+                <w:permEnd w:id="124283167"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6928" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E521C72" w14:textId="77777777" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00A45144" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60B2ED03" w14:textId="2C37C2AB" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00A45144">
+          <w:p w14:paraId="60B2ED03" w14:textId="2C37C2AB" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="791322210"/>
                 <w:placeholder>
                   <w:docPart w:val="3D9A28F28BA54F6C96ACC9EF7641ECDD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="235878376" w:edGrp="everyone"/>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> e-mail</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
@@ -688,51 +684,50 @@
               <w:t>Telefone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71AA4D75" w14:textId="28A61DE9" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00A45144" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="446434715"/>
                 <w:placeholder>
                   <w:docPart w:val="2B17F8FFA2714C41A890BB6FC0586CEC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="147730318" w:edGrp="everyone"/>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> telefone</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
@@ -772,70 +767,70 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B212C96" w14:textId="5ABF79DA" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00A45144" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Título</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F7A4638" w14:textId="7233E6D8" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00A45144">
+          <w:p w14:paraId="4F7A4638" w14:textId="7233E6D8" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="007267EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="1266732972"/>
                 <w:placeholder>
                   <w:docPart w:val="3D7EC7B0FDA647F9BE2FE9092D95EAC1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="874788204" w:edGrp="everyone"/>
                 <w:r w:rsidR="000A33FB" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="000A33FB">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> título da defesa</w:t>
                 </w:r>
                 <w:r w:rsidR="000A33FB" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
@@ -862,208 +857,192 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A8E537F" w14:textId="77777777" w:rsidR="00CE1219" w:rsidRDefault="00A45144" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Linha de pesquisa</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2545809C" w14:textId="2621749C" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00A45144">
+          <w:p w14:paraId="2545809C" w14:textId="16831763" w:rsidR="00A45144" w:rsidRPr="00233BFE" w:rsidRDefault="00000000" w:rsidP="007267EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:caps/>
                 </w:rPr>
-                <w:id w:val="1183554233"/>
+                <w:id w:val="-1608571588"/>
                 <w:placeholder>
-                  <w:docPart w:val="70BE914358DE47D99E122B5F9797D152"/>
+                  <w:docPart w:val="95A43348583B44EF9A6AF512E358C43D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1565934938" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD7242" w:rsidRPr="003A6268">
+                <w:permStart w:id="2029527945" w:edGrp="everyone"/>
+                <w:r w:rsidR="007A1340">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>Inserir</w:t>
-[...10 lines deleted...]
-                <w:r w:rsidR="00FD7242" w:rsidRPr="001274B1">
+                  <w:t>Inserir Linha de Pesquisa</w:t>
+                </w:r>
+                <w:r w:rsidR="007A1340" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:permEnd w:id="1565934938"/>
+                <w:permEnd w:id="2029527945"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A2D0643" w14:textId="6FE0E7D0" w:rsidR="00A45144" w:rsidRDefault="00A45144" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Produto </w:t>
             </w:r>
             <w:r w:rsidR="000A7B6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ducacional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41069746" w14:textId="33F9A4DA" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00A45144" w:rsidP="00A45144">
+          <w:p w14:paraId="41069746" w14:textId="61E0F724" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00A45144" w:rsidP="007267EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:caps/>
                 </w:rPr>
-                <w:id w:val="-90161548"/>
+                <w:id w:val="291572728"/>
                 <w:placeholder>
-                  <w:docPart w:val="FECFBE48C6414E27B292B32506D06F35"/>
+                  <w:docPart w:val="32C5FFED62164479894DDE9060DC6969"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="756180492" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD7242" w:rsidRPr="003A6268">
+                <w:permStart w:id="173164648" w:edGrp="everyone"/>
+                <w:r w:rsidR="00233BFE">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>Inserir</w:t>
-[...10 lines deleted...]
-                <w:r w:rsidR="00FD7242" w:rsidRPr="001274B1">
+                  <w:t>Inserir Linha de Pesquisa</w:t>
+                </w:r>
+                <w:r w:rsidR="00233BFE" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:permEnd w:id="756180492"/>
+                <w:permEnd w:id="173164648"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A45144" w:rsidRPr="001274B1" w14:paraId="13A31BB6" w14:textId="77777777" w:rsidTr="002C21D4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
@@ -1168,91 +1147,90 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00A45144" w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rientador</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EF3012" w14:textId="0B360B54" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00A45144">
+          <w:p w14:paraId="38EF3012" w14:textId="3C66F006" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="-498194611"/>
                 <w:placeholder>
                   <w:docPart w:val="4FBF395659DF40538C6EF36EDF29F008"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1138847385" w:edGrp="everyone"/>
-                <w:r w:rsidR="000A33FB" w:rsidRPr="003A6268">
+                <w:r w:rsidR="007A1340" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
-                <w:r w:rsidR="000A33FB">
+                <w:r w:rsidR="007A1340">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> nome completo</w:t>
                 </w:r>
-                <w:r w:rsidR="000A33FB" w:rsidRPr="00AA6488">
+                <w:r w:rsidR="007A1340" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1138847385"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3831" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="4B13F808" w14:textId="22088253" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="002F0378" w:rsidP="00A45144">
@@ -1276,111 +1254,109 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5B24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="581F2E69" w14:textId="2650C2A8" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00A45144">
+          <w:p w14:paraId="581F2E69" w14:textId="2650C2A8" w:rsidR="00A45144" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00A45144">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="127"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="167384262"/>
                 <w:placeholder>
                   <w:docPart w:val="2FD0222CF6014756BA9B6179C7DC303E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="231819599" w:edGrp="everyone"/>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof. do IFPB</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="231819599"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A45144">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:permStart w:id="349518304" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="836807673"/>
                 <w:placeholder>
                   <w:docPart w:val="119691B934F245E083D680622922373B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">. </w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
@@ -1417,67 +1393,66 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AA2E4CF" w14:textId="77777777" w:rsidR="00C86728" w:rsidRPr="001274B1" w:rsidRDefault="00C86728" w:rsidP="0082222A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5630C5FE" w14:textId="335D4E9D" w:rsidR="00C86728" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="0082222A">
+          <w:p w14:paraId="5630C5FE" w14:textId="335D4E9D" w:rsidR="00C86728" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="0082222A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-72588445"/>
                 <w:placeholder>
                   <w:docPart w:val="AB0E0FA291F84CCF96AFF176044508AD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="963651771" w:edGrp="everyone"/>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> e-mail</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
@@ -1521,51 +1496,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="384C2810" w14:textId="47A7E829" w:rsidR="00C86728" w:rsidRPr="001274B1" w:rsidRDefault="00C86728" w:rsidP="00C86728">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="499235629"/>
                 <w:placeholder>
                   <w:docPart w:val="00A60DA584354AD4B690B87BDA718A3C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1888384861" w:edGrp="everyone"/>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="00B93565">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00FD7242" w:rsidRPr="00B93565">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
@@ -1620,130 +1594,128 @@
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Titulação </w:t>
             </w:r>
             <w:r w:rsidR="003520AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Instituição a qual o docente pertence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E3068DF" w14:textId="2517B8E5" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="4E3068DF" w14:textId="6358C6F3" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1904475479"/>
                 <w:placeholder>
                   <w:docPart w:val="9A55C1E555A64D988AA9A7FA931C17D1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1781026590" w:edGrp="everyone"/>
-                <w:r w:rsidR="000A33FB" w:rsidRPr="003A6268">
+                <w:r w:rsidR="007A1340" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
-                <w:r w:rsidR="000A33FB" w:rsidRPr="003A6268">
+                <w:r w:rsidR="007A1340" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1781026590"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C929DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1469086704"/>
                 <w:placeholder>
                   <w:docPart w:val="6975C91F1DD24580A7DF1C2C3D596532"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1785795363" w:edGrp="everyone"/>
-                <w:r w:rsidR="00FD7242" w:rsidRPr="003A6268">
+                <w:r w:rsidR="007A1340" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
-                <w:r w:rsidR="00FD7242">
+                <w:r w:rsidR="007A1340">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> instituição atual</w:t>
                 </w:r>
-                <w:r w:rsidR="00FD7242" w:rsidRPr="001274B1">
+                <w:r w:rsidR="007A1340" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1785795363"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
@@ -1798,51 +1770,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-759291900"/>
                 <w:placeholder>
                   <w:docPart w:val="4DCD045FE2D04A56ADC1E3CF98D9543C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Externo" w:value="Externo"/>
                   <w:listItem w:displayText="Interno" w:value="Interno"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="52717241" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="52717241"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -1889,51 +1860,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1911343133"/>
                 <w:placeholder>
                   <w:docPart w:val="FF89A9504DFC497DBEAC6E29DABDE5EC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Presencial" w:value="Presencial"/>
                   <w:listItem w:displayText="Virtual" w:value="Virtual"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1346792810" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:permEnd w:id="1346792810"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00253751" w:rsidRPr="001274B1" w14:paraId="08D9D9BA" w14:textId="77777777" w:rsidTr="008D6481">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
@@ -1953,70 +1923,69 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coo</w:t>
             </w:r>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rientador</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="569233A8" w14:textId="5928689A" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="569233A8" w14:textId="5928689A" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="-692997113"/>
                 <w:placeholder>
                   <w:docPart w:val="BE5C19C827B24CB2896A0FD18D87A707"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="445665679" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> nome completo</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
@@ -2061,111 +2030,109 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5B24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="150556A6" w14:textId="50BC93F8" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="150556A6" w14:textId="50BC93F8" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="127"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-869832248"/>
                 <w:placeholder>
                   <w:docPart w:val="01925A2674CA46008AF6DB93B5B76612"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1015039428" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof. do IFPB</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1015039428"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00253751">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:permStart w:id="961490033" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-2013751289"/>
                 <w:placeholder>
                   <w:docPart w:val="C68F22C82B144B6AB7EE4B249B5DA2A2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof</w:t>
                 </w:r>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">. </w:t>
                 </w:r>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2203,67 +2170,66 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14703CB9" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D64E1D" w14:textId="7E41C418" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="30D64E1D" w14:textId="7E41C418" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1743680062"/>
                 <w:placeholder>
                   <w:docPart w:val="AF18D98778274FA286EA19EEFF090768"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="131991178" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir e-mail</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="131991178"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -2298,51 +2264,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E1B8E02" w14:textId="7DD53249" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="299049766"/>
                 <w:placeholder>
                   <w:docPart w:val="C9CE7011473F45E8984D63FEDCFF8B5A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="554182869" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="554182869"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -2379,109 +2344,107 @@
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Titulação </w:t>
             </w:r>
             <w:r w:rsidR="003520AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Instituição a qual o docente pertence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="737640ED" w14:textId="5591B728" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="737640ED" w14:textId="5591B728" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-135730292"/>
                 <w:placeholder>
                   <w:docPart w:val="8C245A5613F64751941E551AD08EBB4C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1487295078" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1487295078"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C929DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-866832401"/>
                 <w:placeholder>
                   <w:docPart w:val="E8C1AF2D8A5F451D8E267979B3FBE569"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="986386911" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir instituição atual</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="986386911"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -2497,79 +2460,78 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AA5BBD6" w14:textId="77777777" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00C929DD" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Membro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6323BE68" w14:textId="10484AE4" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="6323BE68" w14:textId="10484AE4" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="82"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1411345618"/>
                 <w:placeholder>
                   <w:docPart w:val="6020E715A5014D39A7E829023A980BA4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Externo" w:value="Externo"/>
                   <w:listItem w:displayText="Interno" w:value="Interno"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="262014015" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="262014015"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -2616,51 +2578,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1303656000"/>
                 <w:placeholder>
                   <w:docPart w:val="F472CDE3D05D4110A54007A6F6DD74BA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Presencial" w:value="Presencial"/>
                   <w:listItem w:displayText="Virtual" w:value="Virtual"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="2027362781" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="2027362781"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -2697,70 +2658,69 @@
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Examinador</w:t>
             </w:r>
             <w:r w:rsidR="000A7B6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  1</w:t>
             </w:r>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D7747E" w14:textId="0F825712" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="15D7747E" w14:textId="0F825712" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="-700782670"/>
                 <w:placeholder>
                   <w:docPart w:val="71FD4A2BF3854021A7686E0ABF5A10FD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="356220736" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
@@ -2835,111 +2795,109 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5B24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ACCDFE4" w14:textId="477C33E0" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="5ACCDFE4" w14:textId="477C33E0" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="127"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="639241204"/>
                 <w:placeholder>
                   <w:docPart w:val="81B05E7059164ADA966204610AA73B5A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1267034113" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof. do IFPB</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1267034113"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00253751">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:permStart w:id="1659512789" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-617300251"/>
                 <w:placeholder>
                   <w:docPart w:val="0900935A7FCC4BC390E940F581E87C1C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof</w:t>
                 </w:r>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">. </w:t>
                 </w:r>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2977,67 +2935,66 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64594562" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FC7AF59" w14:textId="16530FC7" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="4FC7AF59" w14:textId="16530FC7" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1000853385"/>
                 <w:placeholder>
                   <w:docPart w:val="ED4B19EC5C814ACFB14A2E21A32572DB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1015943416" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
@@ -3089,51 +3046,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7656704D" w14:textId="06CCAA04" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1723894303"/>
                 <w:placeholder>
                   <w:docPart w:val="CA170194C9E242C6881BA8689E3A36A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="2145472663" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="2145472663"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -3170,109 +3126,107 @@
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Titulação </w:t>
             </w:r>
             <w:r w:rsidR="003520AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Instituição a qual o docente pertence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="349BEF35" w14:textId="0DE842EE" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="349BEF35" w14:textId="0DE842EE" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1502704800"/>
                 <w:placeholder>
                   <w:docPart w:val="FB0F685141D442C3A4AA6149022BF3F3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1766684121" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1766684121"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C929DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="2029679450"/>
                 <w:placeholder>
                   <w:docPart w:val="574620E881164F39BD2EBB6358C463AC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1020009288" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir instituição atual</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1020009288"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -3287,79 +3241,78 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22F21F3C" w14:textId="77777777" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00C929DD" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Membro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B8FADE" w14:textId="284819A8" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="45B8FADE" w14:textId="284819A8" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="82"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="701601792"/>
                 <w:placeholder>
                   <w:docPart w:val="38F1B02E82C74035A7F04A2B7CDA7209"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Externo" w:value="Externo"/>
                   <w:listItem w:displayText="Interno" w:value="Interno"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="308761165" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="308761165"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -3406,51 +3359,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-978370119"/>
                 <w:placeholder>
                   <w:docPart w:val="3AEA68F2ABED4BDE87541C33D20A7AFD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Presencial" w:value="Presencial"/>
                   <w:listItem w:displayText="Virtual" w:value="Virtual"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1895243843" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1895243843"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -3487,70 +3439,69 @@
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Examinador</w:t>
             </w:r>
             <w:r w:rsidR="000A7B6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  2</w:t>
             </w:r>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CBA5F26" w14:textId="26B0515F" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="7CBA5F26" w14:textId="26B0515F" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="1230423206"/>
                 <w:placeholder>
                   <w:docPart w:val="04A3509ECD9941BE8D6F294D77EDBE64"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="983764416" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir nome completo</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="983764416"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -3585,111 +3536,109 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5B24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D540FB7" w14:textId="046C2FCD" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="1D540FB7" w14:textId="046C2FCD" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="127"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1778514197"/>
                 <w:placeholder>
                   <w:docPart w:val="2903DC8EB61E46E2B6A1049C6E8B3CDB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="238569440" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof. do IFPB</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="238569440"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00253751">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:permStart w:id="676994724" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="302283367"/>
                 <w:placeholder>
                   <w:docPart w:val="7DC093EC2ABC446F9F1671A0C7A4F9C7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof</w:t>
                 </w:r>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">. </w:t>
                 </w:r>
                 <w:r w:rsidR="00253751" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3730,67 +3679,66 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59CBF17C" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FFBFE35" w14:textId="56EBC979" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="7FFBFE35" w14:textId="56EBC979" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="342062971"/>
                 <w:placeholder>
                   <w:docPart w:val="6B1835D2AF3741848029CCF2884A7BCB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="943030108" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir e-mail</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="943030108"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -3824,51 +3772,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1387BBCB" w14:textId="5ECF0C83" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1234972886"/>
                 <w:placeholder>
                   <w:docPart w:val="4C3D980A70BA4DDEA498147EBC570780"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="106315900" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="106315900"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -3905,109 +3852,107 @@
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Titulação </w:t>
             </w:r>
             <w:r w:rsidR="003520AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Instituição a qual o docente pertence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="289CF611" w14:textId="57896C15" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="289CF611" w14:textId="57896C15" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-610817133"/>
                 <w:placeholder>
                   <w:docPart w:val="B6F12D3D3FF04E4AB3340FA0E211B461"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="493428978" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="493428978"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C929DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="2085795411"/>
                 <w:placeholder>
                   <w:docPart w:val="028175D55649485E93652DF154415A38"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="648838243" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir instituição atual</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="648838243"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -4022,79 +3967,78 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3BE4E827" w14:textId="77777777" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00C929DD" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Membro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0329B2BB" w14:textId="22798895" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="0329B2BB" w14:textId="22798895" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="82"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1460540923"/>
                 <w:placeholder>
                   <w:docPart w:val="DBBCAF2C56FD4FC2B6D6094352061D74"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Externo" w:value="Externo"/>
                   <w:listItem w:displayText="Interno" w:value="Interno"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="704142229" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="704142229"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -4141,51 +4085,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="162902451"/>
                 <w:placeholder>
                   <w:docPart w:val="2C926E6EC1B8428090376FB097D807A7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Presencial" w:value="Presencial"/>
                   <w:listItem w:displayText="Virtual" w:value="Virtual"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1758027564" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1758027564"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -4214,70 +4157,69 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Examinador </w:t>
             </w:r>
             <w:r w:rsidR="000A7B6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E9AC59" w14:textId="74F94305" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="02E9AC59" w14:textId="74F94305" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="-727539204"/>
                 <w:placeholder>
                   <w:docPart w:val="17BCAF7379F340538D6447AD7644996F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="193822081" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir nome completo</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
@@ -4321,68 +4263,67 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5B24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F521AA" w14:textId="0F533944" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="72F521AA" w14:textId="0F533944" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="127"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1725524452"/>
                 <w:placeholder>
                   <w:docPart w:val="ADA75D1791694D42BEF5F61A40651A0B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="538729171" w:edGrp="everyone"/>
                 <w:r w:rsidR="00253751" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof</w:t>
                 </w:r>
                 <w:r w:rsidR="00253751" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">. </w:t>
                 </w:r>
                 <w:r w:rsidR="00253751" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4420,51 +4361,50 @@
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="538729171"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00253751">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:permStart w:id="421468411" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="437950460"/>
                 <w:placeholder>
                   <w:docPart w:val="84EE7D1397EB40A2B1BAAABC537FB3BC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00056C56" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">. </w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
@@ -4501,67 +4441,66 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FC2E030" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321F680E" w14:textId="38AE3C10" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="321F680E" w14:textId="38AE3C10" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="161445471"/>
                 <w:placeholder>
                   <w:docPart w:val="15A6B91D2261483FAB76C03B69502FD0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1860579820" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir e-mail</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
@@ -4606,51 +4545,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49D86952" w14:textId="0E59E720" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2069379384"/>
                 <w:placeholder>
                   <w:docPart w:val="27D75D059204435BB815F81CA7D4C80F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1400457329" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1400457329"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -4687,67 +4625,66 @@
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Titulação </w:t>
             </w:r>
             <w:r w:rsidR="003520AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Instituição a qual o docente pertence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21AA1911" w14:textId="7C3D3582" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="21AA1911" w14:textId="7C3D3582" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1201672715"/>
                 <w:placeholder>
                   <w:docPart w:val="A797EF88BD9841938EC8897C5748F21A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1189880598" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
@@ -4755,51 +4692,50 @@
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1189880598"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C929DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:permStart w:id="2103523267" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1705480345"/>
                 <w:placeholder>
                   <w:docPart w:val="456E857DBB6941D891A582C13B0C48C0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
@@ -4822,79 +4758,78 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6471A030" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Membro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60EEEF97" w14:textId="56E12291" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="60EEEF97" w14:textId="56E12291" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="82"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1587215368"/>
                 <w:placeholder>
                   <w:docPart w:val="7CFE58E90FF449C0845DB2B769AB4923"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Externo" w:value="Externo"/>
                   <w:listItem w:displayText="Interno" w:value="Interno"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="693904113" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="693904113"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -4941,51 +4876,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-692452515"/>
                 <w:placeholder>
                   <w:docPart w:val="73EEB7EFC83E41BFBB1CE5E1E7751F73"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Presencial" w:value="Presencial"/>
                   <w:listItem w:displayText="Virtual" w:value="Virtual"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1685807179" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1685807179"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -5015,70 +4949,69 @@
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Examinador </w:t>
             </w:r>
             <w:r w:rsidR="000A7B6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03386CDE" w14:textId="0B1AD91D" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="03386CDE" w14:textId="0B1AD91D" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="2086795427"/>
                 <w:placeholder>
                   <w:docPart w:val="14AA4C621BFA485EAC1F14284EC98317"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1353858390" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir nome completo</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1353858390"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -5113,111 +5046,109 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5B24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="108F21F3" w14:textId="7154FC29" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="108F21F3" w14:textId="7154FC29" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="127"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-187914838"/>
                 <w:placeholder>
                   <w:docPart w:val="ECB9B8D8AC064D2DB772251E06D58D26"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1848706003" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof. do IFPB</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000A7B6A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1848706003"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00253751">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:permStart w:id="1969491491" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-714734701"/>
                 <w:placeholder>
                   <w:docPart w:val="BB025087B97740419D5B74C87758E220"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00056C56" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Prof</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">. </w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="007A5B24">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="FF0000"/>
@@ -5257,67 +5188,66 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="356E0F5B" w14:textId="77777777" w:rsidR="00883099" w:rsidRPr="001274B1" w:rsidRDefault="00883099" w:rsidP="00883099">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4FE8A1" w14:textId="461BDE65" w:rsidR="00883099" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00883099">
+          <w:p w14:paraId="5A4FE8A1" w14:textId="461BDE65" w:rsidR="00883099" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00883099">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-91169516"/>
                 <w:placeholder>
                   <w:docPart w:val="4190CC022E94483EB435418165953A10"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1362518748" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir e-mail</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1362518748"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -5351,51 +5281,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74A09710" w14:textId="38F8E70C" w:rsidR="00883099" w:rsidRPr="001274B1" w:rsidRDefault="00883099" w:rsidP="00883099">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="861712207"/>
                 <w:placeholder>
                   <w:docPart w:val="716DB6A7EBFF4C3F9E73096C2E273B3C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="2091209032" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="2091209032"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -5417,109 +5346,107 @@
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="292F9B26" w14:textId="77777777" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00C929DD" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk224210305"/>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Titulação e Instituição a qual o docente pertence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33217AE2" w14:textId="40F5E834" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="33217AE2" w14:textId="40F5E834" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="883447629"/>
                 <w:placeholder>
                   <w:docPart w:val="079A9E6FDE7943178C5865373374E5B6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1953377021" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1953377021"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C929DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1918041707"/>
                 <w:placeholder>
                   <w:docPart w:val="C21BE20184A04C8C91E6782D9BB8467C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1832338335" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir instituição atual</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1832338335"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -5534,79 +5461,78 @@
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="004206CA" w14:textId="77777777" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00C929DD" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Membro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="662AE424" w14:textId="7C458C6C" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00C929DD">
+          <w:p w14:paraId="662AE424" w14:textId="7C458C6C" w:rsidR="00C929DD" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00C929DD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="82"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1973485864"/>
                 <w:placeholder>
                   <w:docPart w:val="CD86F1FD02FC47A390CD2CD8D3D7AB53"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Externo" w:value="Externo"/>
                   <w:listItem w:displayText="Interno" w:value="Interno"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="127216956" w:edGrp="everyone"/>
                 <w:r w:rsidR="00C929DD" w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00B93565">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="127216956"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5654,51 +5580,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2059541769"/>
                 <w:placeholder>
                   <w:docPart w:val="A38EA6E0EE954B7CB5A5BE2DD1EF4376"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Escolher um item."/>
                   <w:listItem w:displayText="Presencial" w:value="Presencial"/>
                   <w:listItem w:displayText="Virtual" w:value="Virtual"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="2023700516" w:edGrp="everyone"/>
                 <w:r w:rsidRPr="000661CD">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Escolha</w:t>
                 </w:r>
                 <w:r w:rsidR="00B93565">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="2023700516"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5770,96 +5695,93 @@
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10555A78" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:left="82"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Data e hora</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6073E273" w14:textId="3D94FB35" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="6073E273" w14:textId="76F67875" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="12039803"/>
                 <w:placeholder>
                   <w:docPart w:val="78E201B130944EF2BF49721113B454CB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:date w:fullDate="2026-03-19T00:00:00Z">
+                <w:date w:fullDate="2026-04-22T14:00:00Z">
                   <w:dateFormat w:val="dd/MM/yyyy HH:mm"/>
                   <w:lid w:val="pt-BR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="959913012" w:edGrp="everyone"/>
-                <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
+                <w:r w:rsidR="0041709E" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir</w:t>
                 </w:r>
-                <w:r w:rsidR="00056C56">
+                <w:r w:rsidR="0041709E">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> data/hora</w:t>
                 </w:r>
-                <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
+                <w:r w:rsidR="0041709E" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="959913012"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8651" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
@@ -5888,51 +5810,50 @@
               <w:t>Local</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C33A08" w14:textId="4D9A8D64" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1810358789"/>
                 <w:placeholder>
                   <w:docPart w:val="6B00AFC7441B4BF1B7808F8D5F9A48B8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="278475148" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Inserir </w:t>
                 </w:r>
                 <w:permEnd w:id="278475148"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00253751" w:rsidRPr="00DA1236" w14:paraId="1102C4F5" w14:textId="77777777" w:rsidTr="007073D0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
@@ -6014,71 +5935,70 @@
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="324AABE5" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:ind w:right="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TEXTO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75B12F34" w14:textId="703DFFEC" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="75B12F34" w14:textId="703DFFEC" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1020311653"/>
                 <w:placeholder>
                   <w:docPart w:val="CD026BAF1825430FAF331FA913DBF22C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1104489586" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir nota</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> .</w:t>
                 </w:r>
                 <w:permEnd w:id="1104489586"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -6099,71 +6019,70 @@
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="296CD4E1" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APRESENTAÇÃO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F2F804C" w14:textId="1359FEA9" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="4F2F804C" w14:textId="1359FEA9" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="648329661"/>
                 <w:placeholder>
                   <w:docPart w:val="62DB96B345C74E03B78941C51D868DDE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="564359523" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir nota</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> .</w:t>
                 </w:r>
                 <w:permEnd w:id="564359523"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -6184,71 +6103,70 @@
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C59C52A" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ARGUIÇÃO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEDC921" w14:textId="4305EA2C" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="4AEDC921" w14:textId="4305EA2C" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1193964074"/>
                 <w:placeholder>
                   <w:docPart w:val="19560729EAFD4832AAC282383FBC2EE0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1621495093" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir nota</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> .</w:t>
                 </w:r>
                 <w:permEnd w:id="1621495093"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -6274,80 +6192,79 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E5DFC54" w14:textId="77777777" w:rsidR="00253751" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MÉDIA FINAL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D6FEB99" w14:textId="0FC18516" w:rsidR="00645FA3" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="6D6FEB99" w14:textId="0FC18516" w:rsidR="00645FA3" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-146677282"/>
                 <w:placeholder>
                   <w:docPart w:val="464B68B467CB4811BB98EBAB67DB04F3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1099907334" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir média</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> .</w:t>
                 </w:r>
                 <w:permEnd w:id="1099907334"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -6371,71 +6288,70 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A440E1A" w14:textId="77777777" w:rsidR="00253751" w:rsidRDefault="00645FA3" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001274B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AVALIAÇÃO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79AE4F7B" w14:textId="2647BA06" w:rsidR="00645FA3" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="79AE4F7B" w14:textId="2647BA06" w:rsidR="00645FA3" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="-1643801135"/>
                 <w:placeholder>
                   <w:docPart w:val="5CD3943EA7334D6BA1F3DAFD0CD57752"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1256093205" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir avaliação</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00AA6488">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
                 <w:permEnd w:id="1256093205"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -6487,74 +6403,74 @@
               <w:t>RESUMO DO TRABALHO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="1" w:name="_Hlk161826645"/>
       <w:tr w:rsidR="00253751" w:rsidRPr="001274B1" w14:paraId="7BB091D7" w14:textId="77777777" w:rsidTr="007073D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49707E78" w14:textId="5B02674C" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="49707E78" w14:textId="5B02674C" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="007267EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-291364031"/>
                 <w:placeholder>
                   <w:docPart w:val="387B094C9D8D47D79DAB9F92BEF193CC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1892575555" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">inserir </w:t>
                 </w:r>
                 <w:permEnd w:id="1892575555"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00253751" w:rsidRPr="00DA1236" w14:paraId="670952A2" w14:textId="77777777" w:rsidTr="007073D0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
@@ -6596,74 +6512,73 @@
               </w:rPr>
               <w:t>PALAVRAS CHAVES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00253751" w:rsidRPr="001274B1" w14:paraId="1642A310" w14:textId="77777777" w:rsidTr="007073D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="149E417A" w14:textId="285E01F7" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="149E417A" w14:textId="285E01F7" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1052345698"/>
                 <w:placeholder>
                   <w:docPart w:val="53A127F696D24B93B1A51A547C8B35F3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="173812441" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="173812441"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -6682,105 +6597,107 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D8E9F59" w14:textId="77777777" w:rsidR="00253751" w:rsidRPr="0088445D" w:rsidRDefault="00253751" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="578444701" w:edGrp="everyone"/>
+            <w:permEnd w:id="578444701"/>
             <w:r w:rsidRPr="0088445D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>OBSERVAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00253751" w:rsidRPr="001274B1" w14:paraId="4514E441" w14:textId="77777777" w:rsidTr="007073D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C982D77" w14:textId="1FBE6BC8" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="0C982D77" w14:textId="1FBE6BC8" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="007267EA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1344017261"/>
                 <w:placeholder>
                   <w:docPart w:val="9A62F088F8BA4BB3AA23C851C46D8518"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1727074380" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>inserir</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1727074380"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -6840,75 +6757,74 @@
               </w:rPr>
               <w:t>siape, e-mail e telefone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00253751" w:rsidRPr="001274B1" w14:paraId="61206287" w14:textId="77777777" w:rsidTr="007073D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11052" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38103725" w14:textId="2007EA02" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00D85B53" w:rsidP="00253751">
+          <w:p w14:paraId="38103725" w14:textId="2007EA02" w:rsidR="00253751" w:rsidRPr="001274B1" w:rsidRDefault="00000000" w:rsidP="00253751">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="-1534027431"/>
                 <w:placeholder>
                   <w:docPart w:val="611DC63E9354450FB9F5D5DC5E5C49B8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="208153666" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir nome completo</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="003A6268">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="208153666"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001830C2">
               <w:rPr>
@@ -6927,99 +6843,97 @@
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="001830C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-543518588"/>
                 <w:placeholder>
                   <w:docPart w:val="2726C8B9478F40DDBE369A6F62388AB7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1485913697" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir SIAPE</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="1485913697"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00154315">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="001830C2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-183594051"/>
                 <w:placeholder>
                   <w:docPart w:val="A794A4038F384BA88F44B5A1D18E99DE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="83760422" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir e-mail</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="83760422"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001830C2">
               <w:rPr>
@@ -7029,51 +6943,50 @@
             </w:r>
             <w:r w:rsidR="00154315">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001830C2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-957713207"/>
                 <w:placeholder>
                   <w:docPart w:val="8EFAFC21AEDD428BA8B7244AE64BB4C7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="177493057" w:edGrp="everyone"/>
                 <w:r w:rsidR="00056C56" w:rsidRPr="00375EA3">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Inserir telefone</w:t>
                 </w:r>
                 <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:permEnd w:id="177493057"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -7120,51 +7033,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">João Pessoa, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-821895688"/>
           <w:placeholder>
             <w:docPart w:val="753D013CA00C480C804BEDA12645E2E1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2026-03-19T00:00:00Z">
             <w:dateFormat w:val="d' de 'MMMM' de 'yyyy"/>
             <w:lid w:val="pt-BR"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:permStart w:id="1080851185" w:edGrp="everyone"/>
           <w:r w:rsidR="00056C56" w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>data.</w:t>
           </w:r>
           <w:permEnd w:id="1080851185"/>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001274B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444179D7" w14:textId="77777777" w:rsidR="00920559" w:rsidRPr="001274B1" w:rsidRDefault="00920559" w:rsidP="00115AFD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
@@ -7271,70 +7183,70 @@
       <w:r w:rsidRPr="001274B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Assinatura do Orientador</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00920559" w:rsidRPr="001274B1" w:rsidSect="00E3327B">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="284" w:left="567" w:header="284" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="189DE87D" w14:textId="77777777" w:rsidR="00D85B53" w:rsidRDefault="00D85B53">
+    <w:p w14:paraId="60492D9C" w14:textId="77777777" w:rsidR="001B1E34" w:rsidRDefault="001B1E34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="218704C0" w14:textId="77777777" w:rsidR="00D85B53" w:rsidRDefault="00D85B53">
+    <w:p w14:paraId="0BA3EDFB" w14:textId="77777777" w:rsidR="001B1E34" w:rsidRDefault="001B1E34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -7372,91 +7284,91 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EB400AE" w14:textId="77777777" w:rsidR="00D85B53" w:rsidRDefault="00D85B53">
+    <w:p w14:paraId="6AAF33FF" w14:textId="77777777" w:rsidR="001B1E34" w:rsidRDefault="001B1E34">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E058548" w14:textId="77777777" w:rsidR="00D85B53" w:rsidRDefault="00D85B53">
+    <w:p w14:paraId="3D9D6E53" w14:textId="77777777" w:rsidR="001B1E34" w:rsidRDefault="001B1E34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="4C81D3E0" w14:textId="2D32A9AB" w:rsidR="00141DD0" w:rsidRDefault="00141DD0" w:rsidP="00604F5C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="50A0B3D1" w14:textId="77777777" w:rsidR="00604F5C" w:rsidRPr="00192A25" w:rsidRDefault="00604F5C" w:rsidP="00604F5C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04340C3F" w14:textId="0BA3E1E3" w:rsidR="000413EE" w:rsidRDefault="000413EE" w:rsidP="00E3327B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="04340C3F" w14:textId="7C7253D1" w:rsidR="000413EE" w:rsidRDefault="000413EE" w:rsidP="00E3327B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="291D6FFF" wp14:editId="695E5BC2">
           <wp:extent cx="2647950" cy="752948"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="20" name="Imagem 20"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -7470,81 +7382,91 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2680708" cy="762263"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00EA041D">
+      <w:t xml:space="preserve">                                                       </w:t>
+    </w:r>
+    <w:r w:rsidR="00293828">
+      <w:t xml:space="preserve">versão do formulário </w:t>
+    </w:r>
+    <w:r w:rsidR="00EA041D">
+      <w:t>23/04/2026</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Aof+c++eS4iTT3uOrLPameCZp+tbFhSqdEZqjp8LlrXGVPrszrgNwni9KY1VMiWOBsYpZ0BJ7WX0OomxdnsLEg==" w:salt="GOpNp7m/YwJlH9iiJI2PMg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="f/R1RdpdEHZLGoNN4hhhYyDQK8nGCkkYccDstBYN2Pif5RNW4Mv3se085yS93x5YOjvA5i8DYi3gQseSbK8w2g==" w:salt="9yiTS45v60RzBOxVZKURYw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00920559"/>
     <w:rsid w:val="00004635"/>
     <w:rsid w:val="00005ECF"/>
     <w:rsid w:val="00006417"/>
     <w:rsid w:val="000118AA"/>
     <w:rsid w:val="00013B12"/>
     <w:rsid w:val="000166EC"/>
     <w:rsid w:val="00030557"/>
     <w:rsid w:val="0003119D"/>
     <w:rsid w:val="00033E2C"/>
     <w:rsid w:val="00037DD6"/>
     <w:rsid w:val="000413EE"/>
     <w:rsid w:val="00042308"/>
     <w:rsid w:val="00044EA7"/>
     <w:rsid w:val="000452EB"/>
     <w:rsid w:val="00045634"/>
     <w:rsid w:val="00045881"/>
     <w:rsid w:val="00052C3D"/>
     <w:rsid w:val="00054C83"/>
     <w:rsid w:val="00056C56"/>
     <w:rsid w:val="00060C9E"/>
     <w:rsid w:val="000661CD"/>
     <w:rsid w:val="00066C48"/>
@@ -7583,83 +7505,86 @@
     <w:rsid w:val="00130F2B"/>
     <w:rsid w:val="00135745"/>
     <w:rsid w:val="00140EEE"/>
     <w:rsid w:val="00140FBD"/>
     <w:rsid w:val="00141DD0"/>
     <w:rsid w:val="00143AE9"/>
     <w:rsid w:val="00146751"/>
     <w:rsid w:val="00150FFA"/>
     <w:rsid w:val="00154315"/>
     <w:rsid w:val="001578CD"/>
     <w:rsid w:val="00162A34"/>
     <w:rsid w:val="0016459A"/>
     <w:rsid w:val="00165D00"/>
     <w:rsid w:val="001830C2"/>
     <w:rsid w:val="001845EA"/>
     <w:rsid w:val="00187673"/>
     <w:rsid w:val="001877DE"/>
     <w:rsid w:val="00190D16"/>
     <w:rsid w:val="00192A25"/>
     <w:rsid w:val="00193175"/>
     <w:rsid w:val="001940B5"/>
     <w:rsid w:val="0019768D"/>
     <w:rsid w:val="001A6E7A"/>
     <w:rsid w:val="001A707C"/>
     <w:rsid w:val="001A7895"/>
+    <w:rsid w:val="001B1E34"/>
     <w:rsid w:val="001B2C19"/>
     <w:rsid w:val="001B5A75"/>
     <w:rsid w:val="001C2091"/>
     <w:rsid w:val="001D3964"/>
     <w:rsid w:val="001D55D4"/>
     <w:rsid w:val="001D7B85"/>
     <w:rsid w:val="001E04AF"/>
     <w:rsid w:val="001E25B6"/>
     <w:rsid w:val="001E3BD7"/>
     <w:rsid w:val="001E712C"/>
     <w:rsid w:val="001F1254"/>
     <w:rsid w:val="001F12C8"/>
     <w:rsid w:val="001F2066"/>
     <w:rsid w:val="001F5372"/>
     <w:rsid w:val="00200ABF"/>
     <w:rsid w:val="00206C9D"/>
     <w:rsid w:val="00221A4E"/>
     <w:rsid w:val="002254D5"/>
     <w:rsid w:val="00230E2B"/>
+    <w:rsid w:val="00233BFE"/>
     <w:rsid w:val="002341CC"/>
     <w:rsid w:val="00237A2B"/>
     <w:rsid w:val="00250796"/>
     <w:rsid w:val="00251B08"/>
     <w:rsid w:val="00252540"/>
     <w:rsid w:val="00253751"/>
     <w:rsid w:val="00254746"/>
     <w:rsid w:val="00255EEA"/>
     <w:rsid w:val="002563E7"/>
     <w:rsid w:val="00260608"/>
     <w:rsid w:val="00261909"/>
     <w:rsid w:val="00267EEC"/>
     <w:rsid w:val="00292989"/>
     <w:rsid w:val="00293699"/>
+    <w:rsid w:val="00293828"/>
     <w:rsid w:val="002945C6"/>
     <w:rsid w:val="00294D12"/>
     <w:rsid w:val="00295C12"/>
     <w:rsid w:val="002967A6"/>
     <w:rsid w:val="002A0A03"/>
     <w:rsid w:val="002B0567"/>
     <w:rsid w:val="002B083F"/>
     <w:rsid w:val="002B2900"/>
     <w:rsid w:val="002B435E"/>
     <w:rsid w:val="002B5442"/>
     <w:rsid w:val="002C21D4"/>
     <w:rsid w:val="002C3EAF"/>
     <w:rsid w:val="002C4686"/>
     <w:rsid w:val="002C56EC"/>
     <w:rsid w:val="002C6A8A"/>
     <w:rsid w:val="002C7CD8"/>
     <w:rsid w:val="002D244E"/>
     <w:rsid w:val="002D30C3"/>
     <w:rsid w:val="002E284B"/>
     <w:rsid w:val="002E4153"/>
     <w:rsid w:val="002E664D"/>
     <w:rsid w:val="002F0378"/>
     <w:rsid w:val="002F0B9A"/>
     <w:rsid w:val="002F1AF2"/>
     <w:rsid w:val="002F7336"/>
@@ -7694,79 +7619,81 @@
     <w:rsid w:val="00393E58"/>
     <w:rsid w:val="00397981"/>
     <w:rsid w:val="003A16C7"/>
     <w:rsid w:val="003A6255"/>
     <w:rsid w:val="003A6268"/>
     <w:rsid w:val="003B2CB8"/>
     <w:rsid w:val="003B5463"/>
     <w:rsid w:val="003B5F8F"/>
     <w:rsid w:val="003C72A5"/>
     <w:rsid w:val="003D10DF"/>
     <w:rsid w:val="003D6CD5"/>
     <w:rsid w:val="003E1068"/>
     <w:rsid w:val="003E4679"/>
     <w:rsid w:val="003E71CE"/>
     <w:rsid w:val="003F08C5"/>
     <w:rsid w:val="003F33AC"/>
     <w:rsid w:val="003F684C"/>
     <w:rsid w:val="003F7637"/>
     <w:rsid w:val="003F7D94"/>
     <w:rsid w:val="00403989"/>
     <w:rsid w:val="0040423D"/>
     <w:rsid w:val="00406DDD"/>
     <w:rsid w:val="00412103"/>
     <w:rsid w:val="004121A4"/>
     <w:rsid w:val="0041355C"/>
+    <w:rsid w:val="0041709E"/>
     <w:rsid w:val="00417797"/>
     <w:rsid w:val="004231A6"/>
     <w:rsid w:val="00423A07"/>
     <w:rsid w:val="00431138"/>
     <w:rsid w:val="004320EF"/>
     <w:rsid w:val="00432AC4"/>
     <w:rsid w:val="00443C68"/>
     <w:rsid w:val="00447216"/>
     <w:rsid w:val="004512E5"/>
     <w:rsid w:val="0045377B"/>
     <w:rsid w:val="00453D91"/>
     <w:rsid w:val="004545AD"/>
     <w:rsid w:val="00456886"/>
     <w:rsid w:val="0046282B"/>
     <w:rsid w:val="0046403F"/>
     <w:rsid w:val="00472C61"/>
     <w:rsid w:val="0047343F"/>
     <w:rsid w:val="00476D36"/>
     <w:rsid w:val="00477454"/>
     <w:rsid w:val="004813B1"/>
     <w:rsid w:val="00481718"/>
     <w:rsid w:val="00482C78"/>
     <w:rsid w:val="004840B8"/>
     <w:rsid w:val="00485E85"/>
     <w:rsid w:val="004868F1"/>
     <w:rsid w:val="004879B0"/>
     <w:rsid w:val="004941B6"/>
     <w:rsid w:val="00494F10"/>
     <w:rsid w:val="004971CA"/>
+    <w:rsid w:val="004A0D46"/>
     <w:rsid w:val="004A0D51"/>
     <w:rsid w:val="004A20B7"/>
     <w:rsid w:val="004B1703"/>
     <w:rsid w:val="004B3094"/>
     <w:rsid w:val="004B48D9"/>
     <w:rsid w:val="004B6049"/>
     <w:rsid w:val="004C59EB"/>
     <w:rsid w:val="004C5E7F"/>
     <w:rsid w:val="004D1960"/>
     <w:rsid w:val="004D4FF1"/>
     <w:rsid w:val="004D5659"/>
     <w:rsid w:val="004F20D9"/>
     <w:rsid w:val="00503121"/>
     <w:rsid w:val="00507061"/>
     <w:rsid w:val="00512C01"/>
     <w:rsid w:val="005139F3"/>
     <w:rsid w:val="00517279"/>
     <w:rsid w:val="00525656"/>
     <w:rsid w:val="0052707D"/>
     <w:rsid w:val="005276CF"/>
     <w:rsid w:val="0053166E"/>
     <w:rsid w:val="00536902"/>
     <w:rsid w:val="00540D17"/>
     <w:rsid w:val="00543231"/>
     <w:rsid w:val="005433C4"/>
@@ -7788,110 +7715,114 @@
     <w:rsid w:val="005A03CE"/>
     <w:rsid w:val="005A2E58"/>
     <w:rsid w:val="005A4534"/>
     <w:rsid w:val="005A76A8"/>
     <w:rsid w:val="005B4BB6"/>
     <w:rsid w:val="005B71FD"/>
     <w:rsid w:val="005C3114"/>
     <w:rsid w:val="005C4A44"/>
     <w:rsid w:val="005C7CCE"/>
     <w:rsid w:val="005D2345"/>
     <w:rsid w:val="005D468A"/>
     <w:rsid w:val="005E0772"/>
     <w:rsid w:val="005E1311"/>
     <w:rsid w:val="005E1C35"/>
     <w:rsid w:val="005E341F"/>
     <w:rsid w:val="005E4101"/>
     <w:rsid w:val="005E7B1F"/>
     <w:rsid w:val="005F38CF"/>
     <w:rsid w:val="0060115E"/>
     <w:rsid w:val="00604F5C"/>
     <w:rsid w:val="006072E8"/>
     <w:rsid w:val="00607B85"/>
     <w:rsid w:val="0061030A"/>
     <w:rsid w:val="00610B82"/>
     <w:rsid w:val="00621D32"/>
+    <w:rsid w:val="00621FCE"/>
     <w:rsid w:val="006336A2"/>
     <w:rsid w:val="00640F4D"/>
     <w:rsid w:val="00641FE8"/>
     <w:rsid w:val="00644B93"/>
     <w:rsid w:val="00645FA3"/>
     <w:rsid w:val="006466C3"/>
     <w:rsid w:val="00646E63"/>
     <w:rsid w:val="00654283"/>
     <w:rsid w:val="0066120C"/>
     <w:rsid w:val="0066189B"/>
     <w:rsid w:val="00665425"/>
     <w:rsid w:val="00670122"/>
     <w:rsid w:val="00670758"/>
     <w:rsid w:val="00676D03"/>
     <w:rsid w:val="00684D9A"/>
     <w:rsid w:val="0068655F"/>
     <w:rsid w:val="0069353C"/>
     <w:rsid w:val="00693604"/>
     <w:rsid w:val="00694938"/>
     <w:rsid w:val="00695180"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A0D98"/>
     <w:rsid w:val="006A1221"/>
     <w:rsid w:val="006A1827"/>
     <w:rsid w:val="006B511E"/>
     <w:rsid w:val="006B5428"/>
     <w:rsid w:val="006B5A0B"/>
     <w:rsid w:val="006B774A"/>
     <w:rsid w:val="006C0E85"/>
     <w:rsid w:val="006C2B61"/>
     <w:rsid w:val="006C716A"/>
     <w:rsid w:val="006C72B9"/>
     <w:rsid w:val="006D0550"/>
     <w:rsid w:val="006D0BEA"/>
     <w:rsid w:val="006D4890"/>
     <w:rsid w:val="006E2086"/>
     <w:rsid w:val="006E6C65"/>
     <w:rsid w:val="006F446F"/>
     <w:rsid w:val="007043DD"/>
     <w:rsid w:val="00705C59"/>
     <w:rsid w:val="007073D0"/>
     <w:rsid w:val="00710590"/>
     <w:rsid w:val="00711558"/>
     <w:rsid w:val="00716E11"/>
     <w:rsid w:val="00721841"/>
     <w:rsid w:val="007235F4"/>
+    <w:rsid w:val="0072540F"/>
+    <w:rsid w:val="007267EA"/>
     <w:rsid w:val="0073533E"/>
     <w:rsid w:val="00740A9A"/>
     <w:rsid w:val="00746253"/>
     <w:rsid w:val="00746E7F"/>
     <w:rsid w:val="00746F71"/>
     <w:rsid w:val="00750DFA"/>
     <w:rsid w:val="007556AC"/>
     <w:rsid w:val="007606C1"/>
     <w:rsid w:val="00761ED0"/>
     <w:rsid w:val="00764CB1"/>
     <w:rsid w:val="00773C0A"/>
     <w:rsid w:val="007740D0"/>
     <w:rsid w:val="007837DF"/>
     <w:rsid w:val="00794828"/>
+    <w:rsid w:val="007A1340"/>
     <w:rsid w:val="007A3E67"/>
     <w:rsid w:val="007A5B24"/>
     <w:rsid w:val="007A7A52"/>
     <w:rsid w:val="007B0480"/>
     <w:rsid w:val="007B5567"/>
     <w:rsid w:val="007C409E"/>
     <w:rsid w:val="007C5C4B"/>
     <w:rsid w:val="007D105A"/>
     <w:rsid w:val="007D50F8"/>
     <w:rsid w:val="007E011B"/>
     <w:rsid w:val="007F0C81"/>
     <w:rsid w:val="007F3A25"/>
     <w:rsid w:val="007F4C2F"/>
     <w:rsid w:val="008007C7"/>
     <w:rsid w:val="00800F4F"/>
     <w:rsid w:val="00801CB1"/>
     <w:rsid w:val="008060C4"/>
     <w:rsid w:val="00807125"/>
     <w:rsid w:val="00810929"/>
     <w:rsid w:val="00810B40"/>
     <w:rsid w:val="0081455B"/>
     <w:rsid w:val="00817B7D"/>
     <w:rsid w:val="0082222A"/>
     <w:rsid w:val="008223B1"/>
     <w:rsid w:val="0082538A"/>
@@ -7920,72 +7851,74 @@
     <w:rsid w:val="008C364C"/>
     <w:rsid w:val="008D0EA5"/>
     <w:rsid w:val="008D3B91"/>
     <w:rsid w:val="008D6481"/>
     <w:rsid w:val="008D76B5"/>
     <w:rsid w:val="008E18E8"/>
     <w:rsid w:val="008E44DA"/>
     <w:rsid w:val="008E7D10"/>
     <w:rsid w:val="008F73CB"/>
     <w:rsid w:val="00902583"/>
     <w:rsid w:val="009026E0"/>
     <w:rsid w:val="0091116D"/>
     <w:rsid w:val="00920559"/>
     <w:rsid w:val="00920FBB"/>
     <w:rsid w:val="00922823"/>
     <w:rsid w:val="00924942"/>
     <w:rsid w:val="00924F58"/>
     <w:rsid w:val="0093769B"/>
     <w:rsid w:val="00942CA5"/>
     <w:rsid w:val="0095160D"/>
     <w:rsid w:val="0095161A"/>
     <w:rsid w:val="00951665"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="009557CB"/>
     <w:rsid w:val="00955B3B"/>
+    <w:rsid w:val="0095766D"/>
     <w:rsid w:val="00960B2F"/>
     <w:rsid w:val="00962A67"/>
     <w:rsid w:val="0097164F"/>
     <w:rsid w:val="009716BA"/>
     <w:rsid w:val="00973732"/>
     <w:rsid w:val="00977DB4"/>
     <w:rsid w:val="00986564"/>
     <w:rsid w:val="00986B50"/>
     <w:rsid w:val="00991856"/>
     <w:rsid w:val="00992850"/>
     <w:rsid w:val="00994E35"/>
     <w:rsid w:val="009957D7"/>
     <w:rsid w:val="009974AD"/>
     <w:rsid w:val="009A06BB"/>
     <w:rsid w:val="009A076F"/>
     <w:rsid w:val="009A1803"/>
     <w:rsid w:val="009A18A6"/>
     <w:rsid w:val="009A6B5E"/>
     <w:rsid w:val="009A6DF3"/>
     <w:rsid w:val="009A6FED"/>
     <w:rsid w:val="009B5A7B"/>
     <w:rsid w:val="009B5E97"/>
+    <w:rsid w:val="009C10BE"/>
     <w:rsid w:val="009C1A5B"/>
     <w:rsid w:val="009D1977"/>
     <w:rsid w:val="009D4120"/>
     <w:rsid w:val="009E6B81"/>
     <w:rsid w:val="009F7A25"/>
     <w:rsid w:val="00A02582"/>
     <w:rsid w:val="00A02BE9"/>
     <w:rsid w:val="00A05B97"/>
     <w:rsid w:val="00A07719"/>
     <w:rsid w:val="00A17051"/>
     <w:rsid w:val="00A227B7"/>
     <w:rsid w:val="00A22DA2"/>
     <w:rsid w:val="00A25855"/>
     <w:rsid w:val="00A3068B"/>
     <w:rsid w:val="00A32A70"/>
     <w:rsid w:val="00A32A97"/>
     <w:rsid w:val="00A330D4"/>
     <w:rsid w:val="00A336EC"/>
     <w:rsid w:val="00A35F84"/>
     <w:rsid w:val="00A370F5"/>
     <w:rsid w:val="00A42055"/>
     <w:rsid w:val="00A45144"/>
     <w:rsid w:val="00A5500D"/>
     <w:rsid w:val="00A55F78"/>
     <w:rsid w:val="00A56F29"/>
@@ -8011,95 +7944,97 @@
     <w:rsid w:val="00AC4F84"/>
     <w:rsid w:val="00AD3EE6"/>
     <w:rsid w:val="00AE1CE0"/>
     <w:rsid w:val="00AE2688"/>
     <w:rsid w:val="00AE5A42"/>
     <w:rsid w:val="00AF0AD8"/>
     <w:rsid w:val="00AF2AB4"/>
     <w:rsid w:val="00AF491D"/>
     <w:rsid w:val="00AF60D7"/>
     <w:rsid w:val="00AF6DF6"/>
     <w:rsid w:val="00B02A0E"/>
     <w:rsid w:val="00B11B38"/>
     <w:rsid w:val="00B1520C"/>
     <w:rsid w:val="00B17A6C"/>
     <w:rsid w:val="00B216B7"/>
     <w:rsid w:val="00B22CBA"/>
     <w:rsid w:val="00B241DD"/>
     <w:rsid w:val="00B25D44"/>
     <w:rsid w:val="00B31875"/>
     <w:rsid w:val="00B3359E"/>
     <w:rsid w:val="00B37986"/>
     <w:rsid w:val="00B41B6F"/>
     <w:rsid w:val="00B45A3C"/>
     <w:rsid w:val="00B50800"/>
     <w:rsid w:val="00B50D83"/>
+    <w:rsid w:val="00B513E1"/>
     <w:rsid w:val="00B51A57"/>
     <w:rsid w:val="00B553CE"/>
     <w:rsid w:val="00B5789D"/>
     <w:rsid w:val="00B602F8"/>
     <w:rsid w:val="00B67911"/>
     <w:rsid w:val="00B72706"/>
     <w:rsid w:val="00B7475A"/>
     <w:rsid w:val="00B8282F"/>
     <w:rsid w:val="00B848EA"/>
     <w:rsid w:val="00B84A35"/>
     <w:rsid w:val="00B85320"/>
     <w:rsid w:val="00B92E8A"/>
     <w:rsid w:val="00B93565"/>
     <w:rsid w:val="00BA1611"/>
     <w:rsid w:val="00BA5D51"/>
     <w:rsid w:val="00BA71AD"/>
     <w:rsid w:val="00BB0C48"/>
     <w:rsid w:val="00BB1B08"/>
     <w:rsid w:val="00BB3A81"/>
     <w:rsid w:val="00BB4FEC"/>
     <w:rsid w:val="00BB5122"/>
     <w:rsid w:val="00BB5D84"/>
     <w:rsid w:val="00BB73A6"/>
     <w:rsid w:val="00BC0935"/>
     <w:rsid w:val="00BC1DB5"/>
     <w:rsid w:val="00BD37DA"/>
     <w:rsid w:val="00BD49E6"/>
     <w:rsid w:val="00BE145C"/>
     <w:rsid w:val="00BE2581"/>
     <w:rsid w:val="00BE4B96"/>
     <w:rsid w:val="00BE54FC"/>
     <w:rsid w:val="00BE701C"/>
     <w:rsid w:val="00BF2705"/>
     <w:rsid w:val="00BF4EB9"/>
     <w:rsid w:val="00BF7139"/>
     <w:rsid w:val="00BF7993"/>
     <w:rsid w:val="00C001C9"/>
     <w:rsid w:val="00C024F8"/>
     <w:rsid w:val="00C03765"/>
     <w:rsid w:val="00C07197"/>
     <w:rsid w:val="00C10276"/>
     <w:rsid w:val="00C179DC"/>
     <w:rsid w:val="00C20780"/>
     <w:rsid w:val="00C20A99"/>
     <w:rsid w:val="00C244FD"/>
+    <w:rsid w:val="00C318FC"/>
     <w:rsid w:val="00C34F54"/>
     <w:rsid w:val="00C34F6D"/>
     <w:rsid w:val="00C37AE2"/>
     <w:rsid w:val="00C41790"/>
     <w:rsid w:val="00C42FB2"/>
     <w:rsid w:val="00C5350A"/>
     <w:rsid w:val="00C548E0"/>
     <w:rsid w:val="00C613B8"/>
     <w:rsid w:val="00C616EB"/>
     <w:rsid w:val="00C62F4A"/>
     <w:rsid w:val="00C639A4"/>
     <w:rsid w:val="00C6503C"/>
     <w:rsid w:val="00C65F00"/>
     <w:rsid w:val="00C662DE"/>
     <w:rsid w:val="00C712CA"/>
     <w:rsid w:val="00C71C70"/>
     <w:rsid w:val="00C8206C"/>
     <w:rsid w:val="00C83103"/>
     <w:rsid w:val="00C86728"/>
     <w:rsid w:val="00C86998"/>
     <w:rsid w:val="00C90616"/>
     <w:rsid w:val="00C9134A"/>
     <w:rsid w:val="00C929DD"/>
     <w:rsid w:val="00CA4071"/>
     <w:rsid w:val="00CB15FB"/>
@@ -8130,100 +8065,103 @@
     <w:rsid w:val="00D50D02"/>
     <w:rsid w:val="00D52D44"/>
     <w:rsid w:val="00D532D8"/>
     <w:rsid w:val="00D55BDB"/>
     <w:rsid w:val="00D67680"/>
     <w:rsid w:val="00D676FD"/>
     <w:rsid w:val="00D70BF3"/>
     <w:rsid w:val="00D728D4"/>
     <w:rsid w:val="00D72926"/>
     <w:rsid w:val="00D74A58"/>
     <w:rsid w:val="00D75077"/>
     <w:rsid w:val="00D76375"/>
     <w:rsid w:val="00D80604"/>
     <w:rsid w:val="00D85B53"/>
     <w:rsid w:val="00D87009"/>
     <w:rsid w:val="00D877A8"/>
     <w:rsid w:val="00D9008B"/>
     <w:rsid w:val="00D93A23"/>
     <w:rsid w:val="00D947FC"/>
     <w:rsid w:val="00DA0740"/>
     <w:rsid w:val="00DA1236"/>
     <w:rsid w:val="00DA30C0"/>
     <w:rsid w:val="00DA46D6"/>
     <w:rsid w:val="00DB020E"/>
     <w:rsid w:val="00DB0F3A"/>
+    <w:rsid w:val="00DB4495"/>
     <w:rsid w:val="00DB4BF4"/>
     <w:rsid w:val="00DB778B"/>
     <w:rsid w:val="00DC1C83"/>
     <w:rsid w:val="00DC23E9"/>
     <w:rsid w:val="00DC2E75"/>
     <w:rsid w:val="00DC3A6D"/>
     <w:rsid w:val="00DC5C28"/>
     <w:rsid w:val="00DC6518"/>
     <w:rsid w:val="00DC6869"/>
     <w:rsid w:val="00DC68B0"/>
     <w:rsid w:val="00DD1679"/>
     <w:rsid w:val="00DD19EE"/>
     <w:rsid w:val="00DD757F"/>
     <w:rsid w:val="00DE0B0C"/>
     <w:rsid w:val="00DE0CAF"/>
     <w:rsid w:val="00DE3251"/>
     <w:rsid w:val="00DE3679"/>
     <w:rsid w:val="00DE5E62"/>
     <w:rsid w:val="00DF0DFA"/>
     <w:rsid w:val="00DF7808"/>
     <w:rsid w:val="00E00A75"/>
     <w:rsid w:val="00E02283"/>
     <w:rsid w:val="00E04740"/>
     <w:rsid w:val="00E16892"/>
     <w:rsid w:val="00E16F62"/>
     <w:rsid w:val="00E20D14"/>
     <w:rsid w:val="00E24CE2"/>
     <w:rsid w:val="00E3327B"/>
     <w:rsid w:val="00E4128A"/>
     <w:rsid w:val="00E41F27"/>
     <w:rsid w:val="00E45365"/>
     <w:rsid w:val="00E535A7"/>
     <w:rsid w:val="00E556E5"/>
     <w:rsid w:val="00E618AB"/>
     <w:rsid w:val="00E65553"/>
     <w:rsid w:val="00E67CA0"/>
     <w:rsid w:val="00E750DD"/>
     <w:rsid w:val="00E764C3"/>
     <w:rsid w:val="00E81425"/>
     <w:rsid w:val="00E814DD"/>
     <w:rsid w:val="00E821F4"/>
     <w:rsid w:val="00E83B3D"/>
     <w:rsid w:val="00E928D1"/>
     <w:rsid w:val="00E97FEB"/>
+    <w:rsid w:val="00EA041D"/>
     <w:rsid w:val="00EA07A2"/>
     <w:rsid w:val="00EA0864"/>
     <w:rsid w:val="00EA0875"/>
     <w:rsid w:val="00EA5FD4"/>
     <w:rsid w:val="00EB670D"/>
     <w:rsid w:val="00EC09D0"/>
+    <w:rsid w:val="00EC2C2A"/>
     <w:rsid w:val="00EC59E9"/>
     <w:rsid w:val="00EC5AE0"/>
     <w:rsid w:val="00EC648F"/>
     <w:rsid w:val="00ED013E"/>
     <w:rsid w:val="00ED7A3B"/>
     <w:rsid w:val="00EE0F87"/>
     <w:rsid w:val="00EE1066"/>
     <w:rsid w:val="00EE51F3"/>
     <w:rsid w:val="00EE5BE0"/>
     <w:rsid w:val="00F008A3"/>
     <w:rsid w:val="00F05140"/>
     <w:rsid w:val="00F113DB"/>
     <w:rsid w:val="00F139FF"/>
     <w:rsid w:val="00F1477B"/>
     <w:rsid w:val="00F20640"/>
     <w:rsid w:val="00F22660"/>
     <w:rsid w:val="00F24CAF"/>
     <w:rsid w:val="00F269D5"/>
     <w:rsid w:val="00F27F21"/>
     <w:rsid w:val="00F31BD7"/>
     <w:rsid w:val="00F45DE7"/>
     <w:rsid w:val="00F46A1F"/>
     <w:rsid w:val="00F62F6C"/>
     <w:rsid w:val="00F64DEE"/>
     <w:rsid w:val="00F652A8"/>
@@ -8252,51 +8190,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="18CA43FB"/>
   <w15:docId w15:val="{43EDCB68-0A4D-4C88-BBDA-F20881D84C23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8962,593 +8900,493 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="0033528C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0033528C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B8AF4462234F4D53B1D9804613A53346"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BEE85B8A-C74A-4839-97B5-85AAA3F86EFA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BC7F03" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="00BC7F03" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="B8AF4462234F4D53B1D9804613A533461"/>
+            <w:pStyle w:val="B8AF4462234F4D53B1D9804613A533462"/>
           </w:pPr>
           <w:r w:rsidRPr="00D112E8">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolher</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> documento  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A0B2241AE83C4A6BBCA025671340B1E7"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B602BC6B-81C7-4926-80DE-ED81848A7F62}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F9334A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="00F9334A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="A0B2241AE83C4A6BBCA025671340B1E7"/>
+            <w:pStyle w:val="A0B2241AE83C4A6BBCA025671340B1E72"/>
           </w:pPr>
           <w:r w:rsidRPr="00D112E8">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolher</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> curso </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="753D013CA00C480C804BEDA12645E2E1"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D70CBA2-3D9E-4F8A-B44B-6866065169C9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00891C26" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="00891C26" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="753D013CA00C480C804BEDA12645E2E18"/>
+            <w:pStyle w:val="753D013CA00C480C804BEDA12645E2E11"/>
           </w:pPr>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>data.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="53FDF0168274449EA5DA80E064B5A0F6"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C1B05C83-BF18-4586-927C-2A8A351A0C06}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00036ABD" w:rsidRDefault="00740A7F" w:rsidP="00740A7F">
+        <w:p w:rsidR="00036ABD" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="53FDF0168274449EA5DA80E064B5A0F62"/>
+            <w:pStyle w:val="53FDF0168274449EA5DA80E064B5A0F61"/>
           </w:pPr>
           <w:r w:rsidRPr="00D112E8">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolher</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> unidade </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DEC1B43B4C8847C495AFDBE3BE65703A"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6AF7F2E6-31A0-4550-826F-CD84F058FD35}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="DEC1B43B4C8847C495AFDBE3BE65703A8"/>
+            <w:pStyle w:val="DEC1B43B4C8847C495AFDBE3BE65703A1"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> matrícula</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3D9A28F28BA54F6C96ACC9EF7641ECDD"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{718D8920-253B-4045-B3C7-6FB38429E0E9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="3D9A28F28BA54F6C96ACC9EF7641ECDD8"/>
+            <w:pStyle w:val="3D9A28F28BA54F6C96ACC9EF7641ECDD1"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> e-mail</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2B17F8FFA2714C41A890BB6FC0586CEC"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C4463038-4733-45D8-97B5-213CD2410533}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="2B17F8FFA2714C41A890BB6FC0586CEC8"/>
+            <w:pStyle w:val="2B17F8FFA2714C41A890BB6FC0586CEC1"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> telefone</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
-          </w:r>
-[...98 lines deleted...]
-            <w:t xml:space="preserve"> Produto Educacional</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4FBF395659DF40538C6EF36EDF29F008"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F5EE48F1-7D97-4CE7-89FA-E8328A7C9E1D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="4FBF395659DF40538C6EF36EDF29F0088"/>
+            <w:pStyle w:val="4FBF395659DF40538C6EF36EDF29F0081"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> nome completo</w:t>
           </w:r>
           <w:r w:rsidRPr="00AA6488">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2FD0222CF6014756BA9B6179C7DC303E"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{849A8999-8C7A-43FA-9E54-E4BB8BC15F42}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="2FD0222CF6014756BA9B6179C7DC303E8"/>
+            <w:pStyle w:val="2FD0222CF6014756BA9B6179C7DC303E1"/>
           </w:pPr>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof. do IFPB</w:t>
           </w:r>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="119691B934F245E083D680622922373B"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D1334E2-EBCA-4896-A767-3ED38DDC901C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="119691B934F245E083D680622922373B8"/>
+            <w:pStyle w:val="119691B934F245E083D680622922373B1"/>
           </w:pPr>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof</w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
@@ -9564,144 +9402,144 @@
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0A0FC063F530453E8730211E55A560D5"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45749FC4-B5A6-46EA-9492-664C36E861CF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="0A0FC063F530453E8730211E55A560D58"/>
+            <w:pStyle w:val="0A0FC063F530453E8730211E55A560D51"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir nome completo</w:t>
           </w:r>
           <w:r w:rsidRPr="00AA6488">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AB0E0FA291F84CCF96AFF176044508AD"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E8F868C5-BE6A-43FF-AFB2-95DFC90A4615}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="AB0E0FA291F84CCF96AFF176044508AD8"/>
+            <w:pStyle w:val="AB0E0FA291F84CCF96AFF176044508AD1"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> e-mail</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="00A60DA584354AD4B690B87BDA718A3C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{92C416CD-A9C0-40B3-94A0-23DA2EF9276D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="00A60DA584354AD4B690B87BDA718A3C8"/>
+            <w:pStyle w:val="00A60DA584354AD4B690B87BDA718A3C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00B93565">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00B93565">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -9714,144 +9552,144 @@
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BE5C19C827B24CB2896A0FD18D87A707"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{525BC5B0-1F73-43B2-BAC0-6F815845C624}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="BE5C19C827B24CB2896A0FD18D87A7078"/>
+            <w:pStyle w:val="BE5C19C827B24CB2896A0FD18D87A7071"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> nome completo</w:t>
           </w:r>
           <w:r w:rsidRPr="00AA6488">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="01925A2674CA46008AF6DB93B5B76612"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B104D4C-823C-4715-9D8E-8399409C1B18}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="01925A2674CA46008AF6DB93B5B766128"/>
+            <w:pStyle w:val="01925A2674CA46008AF6DB93B5B766121"/>
           </w:pPr>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof. do IFPB</w:t>
           </w:r>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C68F22C82B144B6AB7EE4B249B5DA2A2"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6809426-8A16-48D9-964C-7EC0937D7C16}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="C68F22C82B144B6AB7EE4B249B5DA2A28"/>
+            <w:pStyle w:val="C68F22C82B144B6AB7EE4B249B5DA2A21"/>
           </w:pPr>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof</w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
@@ -9867,135 +9705,135 @@
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AF18D98778274FA286EA19EEFF090768"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{614F1801-D3D8-4CDA-AA7C-E94B79558590}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="AF18D98778274FA286EA19EEFF0907688"/>
+            <w:pStyle w:val="AF18D98778274FA286EA19EEFF0907681"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir e-mail</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C9CE7011473F45E8984D63FEDCFF8B5A"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D4A66AE9-B65D-40D9-8A19-EED9D689B8BA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="C9CE7011473F45E8984D63FEDCFF8B5A8"/>
+            <w:pStyle w:val="C9CE7011473F45E8984D63FEDCFF8B5A1"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="71FD4A2BF3854021A7686E0ABF5A10FD"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9DFB18B8-B37A-4B7D-A692-08DAED0654EF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="71FD4A2BF3854021A7686E0ABF5A10FD8"/>
+            <w:pStyle w:val="71FD4A2BF3854021A7686E0ABF5A10FD1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -10026,94 +9864,94 @@
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81B05E7059164ADA966204610AA73B5A"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C737AA87-9A70-44CD-AD6B-4F462883011F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="81B05E7059164ADA966204610AA73B5A8"/>
+            <w:pStyle w:val="81B05E7059164ADA966204610AA73B5A1"/>
           </w:pPr>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof. do IFPB</w:t>
           </w:r>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0900935A7FCC4BC390E940F581E87C1C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A005C422-82A9-4D7C-8A05-155D19133DA2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="0900935A7FCC4BC390E940F581E87C1C8"/>
+            <w:pStyle w:val="0900935A7FCC4BC390E940F581E87C1C1"/>
           </w:pPr>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof</w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
@@ -10129,53 +9967,53 @@
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ED4B19EC5C814ACFB14A2E21A32572DB"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E7CD336A-017A-47B2-A19D-C7DA59658525}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="ED4B19EC5C814ACFB14A2E21A32572DB8"/>
+            <w:pStyle w:val="ED4B19EC5C814ACFB14A2E21A32572DB1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -10188,176 +10026,176 @@
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CA170194C9E242C6881BA8689E3A36A4"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CCAB87D-9A80-4B90-8BE6-E10460FF9EAB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="CA170194C9E242C6881BA8689E3A36A48"/>
+            <w:pStyle w:val="CA170194C9E242C6881BA8689E3A36A41"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04A3509ECD9941BE8D6F294D77EDBE64"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{21A9D119-054B-448E-93B5-1FC51DE64452}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="04A3509ECD9941BE8D6F294D77EDBE648"/>
+            <w:pStyle w:val="04A3509ECD9941BE8D6F294D77EDBE641"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir nome completo</w:t>
           </w:r>
           <w:r w:rsidRPr="00AA6488">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2903DC8EB61E46E2B6A1049C6E8B3CDB"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BDC0FFD7-3C1B-430B-B77D-255E61CCD07B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="2903DC8EB61E46E2B6A1049C6E8B3CDB8"/>
+            <w:pStyle w:val="2903DC8EB61E46E2B6A1049C6E8B3CDB1"/>
           </w:pPr>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof. do IFPB</w:t>
           </w:r>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7DC093EC2ABC446F9F1671A0C7A4F9C7"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51A41D00-0E3D-4FEF-8593-97D3C293D19D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="7DC093EC2ABC446F9F1671A0C7A4F9C78"/>
+            <w:pStyle w:val="7DC093EC2ABC446F9F1671A0C7A4F9C71"/>
           </w:pPr>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof</w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
@@ -10373,226 +10211,226 @@
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6B1835D2AF3741848029CCF2884A7BCB"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DBEC9B46-E4EF-4CF9-8D8D-366A2CA4745E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="6B1835D2AF3741848029CCF2884A7BCB8"/>
+            <w:pStyle w:val="6B1835D2AF3741848029CCF2884A7BCB1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir e-mail</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4C3D980A70BA4DDEA498147EBC570780"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{56B2F1F9-427B-4DA9-97B9-30F5AAE0556B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="4C3D980A70BA4DDEA498147EBC5707808"/>
+            <w:pStyle w:val="4C3D980A70BA4DDEA498147EBC5707801"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17BCAF7379F340538D6447AD7644996F"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DD645F88-E348-4170-997B-BD1ED3F06504}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="17BCAF7379F340538D6447AD7644996F8"/>
+            <w:pStyle w:val="17BCAF7379F340538D6447AD7644996F1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir nome completo</w:t>
           </w:r>
           <w:r w:rsidRPr="00AA6488">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ADA75D1791694D42BEF5F61A40651A0B"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9830C504-0B0C-43FD-A468-1BA740F585EC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="ADA75D1791694D42BEF5F61A40651A0B8"/>
+            <w:pStyle w:val="ADA75D1791694D42BEF5F61A40651A0B1"/>
           </w:pPr>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof. do IFPB</w:t>
           </w:r>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="84EE7D1397EB40A2B1BAAABC537FB3BC"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{05540DE1-FCF2-4A58-B0C8-88AA26934916}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="84EE7D1397EB40A2B1BAAABC537FB3BC8"/>
+            <w:pStyle w:val="84EE7D1397EB40A2B1BAAABC537FB3BC1"/>
           </w:pPr>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof</w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
@@ -10608,226 +10446,226 @@
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="15A6B91D2261483FAB76C03B69502FD0"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23A3393D-F01F-4F10-89FD-2BD57A68CBE9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="15A6B91D2261483FAB76C03B69502FD08"/>
+            <w:pStyle w:val="15A6B91D2261483FAB76C03B69502FD01"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir e-mail</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="27D75D059204435BB815F81CA7D4C80F"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{971A7A2E-A9F2-4BEA-B0ED-0E9DA39AF347}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="27D75D059204435BB815F81CA7D4C80F8"/>
+            <w:pStyle w:val="27D75D059204435BB815F81CA7D4C80F1"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="14AA4C621BFA485EAC1F14284EC98317"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{15615583-AEEA-496D-A8F4-6675D50FACBE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="14AA4C621BFA485EAC1F14284EC983178"/>
+            <w:pStyle w:val="14AA4C621BFA485EAC1F14284EC983171"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir nome completo</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ECB9B8D8AC064D2DB772251E06D58D26"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6AA03870-1A03-460A-B3C0-3FD6BCB68A07}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="ECB9B8D8AC064D2DB772251E06D58D268"/>
+            <w:pStyle w:val="ECB9B8D8AC064D2DB772251E06D58D261"/>
           </w:pPr>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof. do IFPB</w:t>
           </w:r>
           <w:r w:rsidRPr="000A7B6A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BB025087B97740419D5B74C87758E220"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{82CC6C9D-7DAE-4A69-9505-A88AB8893D0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="BB025087B97740419D5B74C87758E2208"/>
+            <w:pStyle w:val="BB025087B97740419D5B74C87758E2201"/>
           </w:pPr>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prof</w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="007A5B24">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
@@ -10843,1739 +10681,1819 @@
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="78E201B130944EF2BF49721113B454CB"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7509DC5C-0EA3-40B8-A236-C421B66FE720}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="78E201B130944EF2BF49721113B454CB8"/>
+            <w:pStyle w:val="78E201B130944EF2BF49721113B454CB1"/>
           </w:pPr>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> data/hora</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6B00AFC7441B4BF1B7808F8D5F9A48B8"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7B8F056-AB76-48A4-8A14-27671B4971C1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="6B00AFC7441B4BF1B7808F8D5F9A48B88"/>
+            <w:pStyle w:val="6B00AFC7441B4BF1B7808F8D5F9A48B81"/>
           </w:pPr>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Inserir </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD026BAF1825430FAF331FA913DBF22C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BB7224C3-5945-479C-A559-E1B23BBE9D10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="CD026BAF1825430FAF331FA913DBF22C8"/>
+            <w:pStyle w:val="CD026BAF1825430FAF331FA913DBF22C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir nota</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> .</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="62DB96B345C74E03B78941C51D868DDE"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{59B5FF5A-3FEE-4EA3-96C4-E64642A515B4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="62DB96B345C74E03B78941C51D868DDE8"/>
+            <w:pStyle w:val="62DB96B345C74E03B78941C51D868DDE1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir nota</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> .</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="19560729EAFD4832AAC282383FBC2EE0"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79532D42-907D-4B81-BE3F-F1BEEC8C87C4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="19560729EAFD4832AAC282383FBC2EE08"/>
+            <w:pStyle w:val="19560729EAFD4832AAC282383FBC2EE01"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir nota</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> .</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="387B094C9D8D47D79DAB9F92BEF193CC"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{573180A3-360C-4FF2-B56F-135A8B52EE36}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="387B094C9D8D47D79DAB9F92BEF193CC8"/>
+            <w:pStyle w:val="387B094C9D8D47D79DAB9F92BEF193CC1"/>
           </w:pPr>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">inserir </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="53A127F696D24B93B1A51A547C8B35F3"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1499FDE8-2EB5-49C0-8DC0-2058DCD57E1E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="53A127F696D24B93B1A51A547C8B35F38"/>
+            <w:pStyle w:val="53A127F696D24B93B1A51A547C8B35F31"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A62F088F8BA4BB3AA23C851C46D8518"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{739AC2A6-4FD2-48C9-9479-0BF0985F2E9B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="9A62F088F8BA4BB3AA23C851C46D85188"/>
+            <w:pStyle w:val="9A62F088F8BA4BB3AA23C851C46D85181"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A797EF88BD9841938EC8897C5748F21A"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9828E848-C123-4C7A-AF71-28E686E74016}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="A797EF88BD9841938EC8897C5748F21A8"/>
+            <w:pStyle w:val="A797EF88BD9841938EC8897C5748F21A1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7CFE58E90FF449C0845DB2B769AB4923"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2853599F-59C5-4AA2-A09A-48B78479A44A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="7CFE58E90FF449C0845DB2B769AB49238"/>
+            <w:pStyle w:val="7CFE58E90FF449C0845DB2B769AB49231"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="73EEB7EFC83E41BFBB1CE5E1E7751F73"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B992B24-AB4C-4557-8E23-F04EA6AEF1B0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="73EEB7EFC83E41BFBB1CE5E1E7751F738"/>
+            <w:pStyle w:val="73EEB7EFC83E41BFBB1CE5E1E7751F731"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4190CC022E94483EB435418165953A10"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61351E70-373C-4195-B4E4-94FCF1A555AD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="4190CC022E94483EB435418165953A108"/>
+            <w:pStyle w:val="4190CC022E94483EB435418165953A101"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir e-mail</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="716DB6A7EBFF4C3F9E73096C2E273B3C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{03DCD661-4583-422E-8672-9121CBE4C190}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="716DB6A7EBFF4C3F9E73096C2E273B3C8"/>
+            <w:pStyle w:val="716DB6A7EBFF4C3F9E73096C2E273B3C1"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="456E857DBB6941D891A582C13B0C48C0"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B39F974-59EA-4589-95E1-A3E2981FCB62}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="456E857DBB6941D891A582C13B0C48C08"/>
+            <w:pStyle w:val="456E857DBB6941D891A582C13B0C48C01"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="079A9E6FDE7943178C5865373374E5B6"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F9C6061E-DFBC-48D6-B9F2-1618E5930E62}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="079A9E6FDE7943178C5865373374E5B68"/>
+            <w:pStyle w:val="079A9E6FDE7943178C5865373374E5B61"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C21BE20184A04C8C91E6782D9BB8467C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C54EF8F8-CFC8-4BB1-95CF-5F57EF444E57}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="C21BE20184A04C8C91E6782D9BB8467C8"/>
+            <w:pStyle w:val="C21BE20184A04C8C91E6782D9BB8467C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir instituição atual</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD86F1FD02FC47A390CD2CD8D3D7AB53"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D1C5A74-CE8B-4936-96A8-1E233D994B38}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="CD86F1FD02FC47A390CD2CD8D3D7AB538"/>
+            <w:pStyle w:val="CD86F1FD02FC47A390CD2CD8D3D7AB531"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A38EA6E0EE954B7CB5A5BE2DD1EF4376"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5AF1E7D9-3F83-450D-8ECF-F5420F283CCC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="A38EA6E0EE954B7CB5A5BE2DD1EF43768"/>
+            <w:pStyle w:val="A38EA6E0EE954B7CB5A5BE2DD1EF43761"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B6F12D3D3FF04E4AB3340FA0E211B461"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0337F32D-EE44-4B52-978D-4E767B356AD6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="B6F12D3D3FF04E4AB3340FA0E211B4618"/>
+            <w:pStyle w:val="B6F12D3D3FF04E4AB3340FA0E211B4611"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="028175D55649485E93652DF154415A38"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DAFABA0D-5D4E-4F25-B9EF-6B48088AAA14}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="028175D55649485E93652DF154415A388"/>
+            <w:pStyle w:val="028175D55649485E93652DF154415A381"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir instituição atual</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DBBCAF2C56FD4FC2B6D6094352061D74"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D40DAC34-AE42-4D27-B3AC-FBEAD21C2BB3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="DBBCAF2C56FD4FC2B6D6094352061D748"/>
+            <w:pStyle w:val="DBBCAF2C56FD4FC2B6D6094352061D741"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C926E6EC1B8428090376FB097D807A7"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B88BD80-8929-4AB3-974B-6B3B00B61DA0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="2C926E6EC1B8428090376FB097D807A78"/>
+            <w:pStyle w:val="2C926E6EC1B8428090376FB097D807A71"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB0F685141D442C3A4AA6149022BF3F3"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{199CAD1F-8D3A-4B40-85E7-FDA863DB4976}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="FB0F685141D442C3A4AA6149022BF3F38"/>
+            <w:pStyle w:val="FB0F685141D442C3A4AA6149022BF3F31"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="574620E881164F39BD2EBB6358C463AC"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5DD7E02F-4084-4901-98C8-4C3E8B543B92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="574620E881164F39BD2EBB6358C463AC8"/>
+            <w:pStyle w:val="574620E881164F39BD2EBB6358C463AC1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir instituição atual</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="38F1B02E82C74035A7F04A2B7CDA7209"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24AC5969-F047-4FC6-BBAE-5D81DE93098D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="38F1B02E82C74035A7F04A2B7CDA72098"/>
+            <w:pStyle w:val="38F1B02E82C74035A7F04A2B7CDA72091"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3AEA68F2ABED4BDE87541C33D20A7AFD"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{012AB941-554D-4487-BB54-7C67FF0A04B9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="3AEA68F2ABED4BDE87541C33D20A7AFD8"/>
+            <w:pStyle w:val="3AEA68F2ABED4BDE87541C33D20A7AFD1"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8C245A5613F64751941E551AD08EBB4C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FF6CD1B1-5B2A-41B1-A918-F7A7F73CAB3D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="8C245A5613F64751941E551AD08EBB4C8"/>
+            <w:pStyle w:val="8C245A5613F64751941E551AD08EBB4C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8C1AF2D8A5F451D8E267979B3FBE569"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{818FFA73-BAA9-43E0-BEEF-0871B16CAD27}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="E8C1AF2D8A5F451D8E267979B3FBE5698"/>
+            <w:pStyle w:val="E8C1AF2D8A5F451D8E267979B3FBE5691"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir instituição atual</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6020E715A5014D39A7E829023A980BA4"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{130B8916-0A62-4AB3-9346-7C8EF98EE7C0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="6020E715A5014D39A7E829023A980BA48"/>
+            <w:pStyle w:val="6020E715A5014D39A7E829023A980BA41"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F472CDE3D05D4110A54007A6F6DD74BA"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A4D21AB8-20F8-4D36-8E02-230C58431A43}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="F472CDE3D05D4110A54007A6F6DD74BA8"/>
+            <w:pStyle w:val="F472CDE3D05D4110A54007A6F6DD74BA1"/>
           </w:pPr>
           <w:r w:rsidRPr="000661CD">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A55C1E555A64D988AA9A7FA931C17D1"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{47C2E15A-5D59-4F1E-8DDB-B60EC05BEED0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="9A55C1E555A64D988AA9A7FA931C17D18"/>
+            <w:pStyle w:val="9A55C1E555A64D988AA9A7FA931C17D11"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6975C91F1DD24580A7DF1C2C3D596532"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09DE9D61-9993-4924-B374-04BE72263237}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="6975C91F1DD24580A7DF1C2C3D5965328"/>
+            <w:pStyle w:val="6975C91F1DD24580A7DF1C2C3D5965321"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> instituição atual</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4DCD045FE2D04A56ADC1E3CF98D9543C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{426F2F21-DAC8-4A60-B927-26EEDC6E1950}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="4DCD045FE2D04A56ADC1E3CF98D9543C8"/>
+            <w:pStyle w:val="4DCD045FE2D04A56ADC1E3CF98D9543C1"/>
           </w:pPr>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF89A9504DFC497DBEAC6E29DABDE5EC"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FFF87E7D-ED75-4852-8E2D-B93DFF82CD18}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001E209A" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001E209A" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="FF89A9504DFC497DBEAC6E29DABDE5EC8"/>
+            <w:pStyle w:val="FF89A9504DFC497DBEAC6E29DABDE5EC1"/>
           </w:pPr>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Escolha</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3D7EC7B0FDA647F9BE2FE9092D95EAC1"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7CF9CAB8-4D53-418B-A6E0-C8D6E3684334}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DB7573" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="00DB7573" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="3D7EC7B0FDA647F9BE2FE9092D95EAC18"/>
+            <w:pStyle w:val="3D7EC7B0FDA647F9BE2FE9092D95EAC11"/>
           </w:pPr>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> título da defesa</w:t>
           </w:r>
           <w:r w:rsidRPr="00AA6488">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="611DC63E9354450FB9F5D5DC5E5C49B8"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{08D9BD10-192A-49C5-9C6C-E17E44969A0A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A337C" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="006A337C" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="611DC63E9354450FB9F5D5DC5E5C49B88"/>
+            <w:pStyle w:val="611DC63E9354450FB9F5D5DC5E5C49B81"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir nome completo</w:t>
           </w:r>
           <w:r w:rsidRPr="003A6268">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2726C8B9478F40DDBE369A6F62388AB7"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C04C51C5-CD15-42DD-A6E1-C95B5CFBFAB0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A337C" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="006A337C" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="2726C8B9478F40DDBE369A6F62388AB78"/>
+            <w:pStyle w:val="2726C8B9478F40DDBE369A6F62388AB71"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir SIAPE</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A794A4038F384BA88F44B5A1D18E99DE"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1C39F7D7-C77C-4D69-B663-2D5BA61FD12D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A337C" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="006A337C" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="A794A4038F384BA88F44B5A1D18E99DE8"/>
+            <w:pStyle w:val="A794A4038F384BA88F44B5A1D18E99DE1"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir e-mail</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8EFAFC21AEDD428BA8B7244AE64BB4C7"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{440972B2-B24B-4A84-BB15-943AC03C6880}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A337C" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="006A337C" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="8EFAFC21AEDD428BA8B7244AE64BB4C78"/>
+            <w:pStyle w:val="8EFAFC21AEDD428BA8B7244AE64BB4C71"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir telefone</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="464B68B467CB4811BB98EBAB67DB04F3"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0BC8089A-10A5-49BE-9029-9EE4C5C90BB0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001477D8" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001477D8" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="464B68B467CB4811BB98EBAB67DB04F38"/>
+            <w:pStyle w:val="464B68B467CB4811BB98EBAB67DB04F31"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir média</w:t>
           </w:r>
           <w:r w:rsidRPr="001274B1">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> .</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5CD3943EA7334D6BA1F3DAFD0CD57752"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B5459AF3-8182-404C-AE3B-1D30BFA81204}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001477D8" w:rsidRDefault="000367DA" w:rsidP="000367DA">
+        <w:p w:rsidR="001477D8" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
           <w:pPr>
-            <w:pStyle w:val="5CD3943EA7334D6BA1F3DAFD0CD577528"/>
+            <w:pStyle w:val="5CD3943EA7334D6BA1F3DAFD0CD577521"/>
           </w:pPr>
           <w:r w:rsidRPr="00375EA3">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Inserir avaliação</w:t>
           </w:r>
           <w:r w:rsidRPr="00AA6488">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="95A43348583B44EF9A6AF512E358C43D"/>
+        <w:category>
+          <w:name w:val="Geral"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{42F8E623-B304-4BB0-A18F-7BE3761EF148}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007803EF" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
+          <w:pPr>
+            <w:pStyle w:val="95A43348583B44EF9A6AF512E358C43D1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Inserir Linha de Pesquisa</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AA6488">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="32C5FFED62164479894DDE9060DC6969"/>
+        <w:category>
+          <w:name w:val="Geral"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{710F1A9C-D6D8-4760-B4FD-414CBEA6A2C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007803EF" w:rsidRDefault="00041EE1" w:rsidP="00041EE1">
+          <w:pPr>
+            <w:pStyle w:val="32C5FFED62164479894DDE9060DC6969"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Inserir Linha de Pesquisa</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AA6488">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -12613,70 +12531,71 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0078443D"/>
     <w:rsid w:val="00001DED"/>
     <w:rsid w:val="00011453"/>
     <w:rsid w:val="000367DA"/>
     <w:rsid w:val="00036ABD"/>
     <w:rsid w:val="00037622"/>
+    <w:rsid w:val="00041EE1"/>
     <w:rsid w:val="0004311E"/>
     <w:rsid w:val="000551C2"/>
     <w:rsid w:val="00092993"/>
     <w:rsid w:val="00094075"/>
     <w:rsid w:val="0009646A"/>
     <w:rsid w:val="000C4724"/>
     <w:rsid w:val="00107ED0"/>
     <w:rsid w:val="00127FBB"/>
     <w:rsid w:val="00134056"/>
     <w:rsid w:val="001370CB"/>
     <w:rsid w:val="001477D8"/>
     <w:rsid w:val="00147EA2"/>
     <w:rsid w:val="00150FFA"/>
     <w:rsid w:val="001778F4"/>
     <w:rsid w:val="00196E14"/>
     <w:rsid w:val="001D3964"/>
     <w:rsid w:val="001E209A"/>
     <w:rsid w:val="001F7E40"/>
     <w:rsid w:val="0024135D"/>
     <w:rsid w:val="00242BA8"/>
     <w:rsid w:val="00276B0D"/>
     <w:rsid w:val="00281113"/>
     <w:rsid w:val="003110BD"/>
     <w:rsid w:val="00312B31"/>
     <w:rsid w:val="00335CDC"/>
@@ -12697,151 +12616,157 @@
     <w:rsid w:val="00503F28"/>
     <w:rsid w:val="00513A1B"/>
     <w:rsid w:val="005248A4"/>
     <w:rsid w:val="005433C4"/>
     <w:rsid w:val="00553A00"/>
     <w:rsid w:val="00555C24"/>
     <w:rsid w:val="005670E9"/>
     <w:rsid w:val="00567E72"/>
     <w:rsid w:val="0057059A"/>
     <w:rsid w:val="0058424D"/>
     <w:rsid w:val="00591458"/>
     <w:rsid w:val="005B221C"/>
     <w:rsid w:val="005E5682"/>
     <w:rsid w:val="005E7F46"/>
     <w:rsid w:val="005F5A8E"/>
     <w:rsid w:val="0060115E"/>
     <w:rsid w:val="00605869"/>
     <w:rsid w:val="00610A10"/>
     <w:rsid w:val="006466C3"/>
     <w:rsid w:val="0066522E"/>
     <w:rsid w:val="006711FF"/>
     <w:rsid w:val="00671BDA"/>
     <w:rsid w:val="0069182A"/>
     <w:rsid w:val="006A337C"/>
     <w:rsid w:val="006A5740"/>
+    <w:rsid w:val="006B23A2"/>
     <w:rsid w:val="006B430B"/>
     <w:rsid w:val="006B5A0B"/>
     <w:rsid w:val="006B6AD8"/>
     <w:rsid w:val="006C3777"/>
     <w:rsid w:val="006C716A"/>
     <w:rsid w:val="006D7DEC"/>
     <w:rsid w:val="007049AB"/>
     <w:rsid w:val="00714138"/>
     <w:rsid w:val="007256FD"/>
     <w:rsid w:val="00726164"/>
     <w:rsid w:val="00733D00"/>
     <w:rsid w:val="00740A7F"/>
     <w:rsid w:val="007679C3"/>
+    <w:rsid w:val="007803EF"/>
     <w:rsid w:val="00782DE8"/>
     <w:rsid w:val="0078443D"/>
     <w:rsid w:val="007C6D77"/>
     <w:rsid w:val="00843F74"/>
     <w:rsid w:val="0084586F"/>
     <w:rsid w:val="00852C32"/>
     <w:rsid w:val="00863281"/>
     <w:rsid w:val="00885516"/>
     <w:rsid w:val="00891C26"/>
     <w:rsid w:val="008948C8"/>
     <w:rsid w:val="00894EFC"/>
     <w:rsid w:val="008A5E49"/>
     <w:rsid w:val="008C1138"/>
     <w:rsid w:val="008D1E75"/>
     <w:rsid w:val="00901EA2"/>
     <w:rsid w:val="009051B7"/>
     <w:rsid w:val="00954B5E"/>
     <w:rsid w:val="00967662"/>
     <w:rsid w:val="009E6B81"/>
     <w:rsid w:val="009F0584"/>
     <w:rsid w:val="00A0263C"/>
     <w:rsid w:val="00A83268"/>
     <w:rsid w:val="00A85C99"/>
     <w:rsid w:val="00A87D10"/>
     <w:rsid w:val="00AA67B0"/>
     <w:rsid w:val="00AE1087"/>
     <w:rsid w:val="00B41B53"/>
     <w:rsid w:val="00B52711"/>
     <w:rsid w:val="00B81FFC"/>
     <w:rsid w:val="00BC0935"/>
     <w:rsid w:val="00BC7F03"/>
     <w:rsid w:val="00C06913"/>
     <w:rsid w:val="00C33935"/>
     <w:rsid w:val="00C41EDF"/>
     <w:rsid w:val="00C4269D"/>
     <w:rsid w:val="00C627DA"/>
     <w:rsid w:val="00C82EED"/>
     <w:rsid w:val="00CB5D28"/>
     <w:rsid w:val="00CD1F43"/>
     <w:rsid w:val="00CD4762"/>
     <w:rsid w:val="00CE6009"/>
     <w:rsid w:val="00CF4188"/>
     <w:rsid w:val="00CF6777"/>
     <w:rsid w:val="00D17A17"/>
     <w:rsid w:val="00DA6B82"/>
+    <w:rsid w:val="00DB507B"/>
     <w:rsid w:val="00DB7573"/>
     <w:rsid w:val="00DD1855"/>
     <w:rsid w:val="00DD6A69"/>
     <w:rsid w:val="00DE3679"/>
     <w:rsid w:val="00DF6FA8"/>
     <w:rsid w:val="00E505CF"/>
     <w:rsid w:val="00E65AC1"/>
+    <w:rsid w:val="00E86D90"/>
     <w:rsid w:val="00EA2416"/>
     <w:rsid w:val="00EB7118"/>
+    <w:rsid w:val="00ED6FBE"/>
     <w:rsid w:val="00EF7DD8"/>
     <w:rsid w:val="00F12961"/>
     <w:rsid w:val="00F17879"/>
     <w:rsid w:val="00F25C9F"/>
     <w:rsid w:val="00F30398"/>
     <w:rsid w:val="00F421F5"/>
     <w:rsid w:val="00F748DF"/>
     <w:rsid w:val="00F82DCB"/>
     <w:rsid w:val="00F85594"/>
     <w:rsid w:val="00F9334A"/>
+    <w:rsid w:val="00FB68EA"/>
     <w:rsid w:val="00FB7D9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13227,12465 +13152,1464 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0B2241AE83C4A6BBCA025671340B1E7">
-[...1 lines deleted...]
-    <w:rsid w:val="000367DA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53FDF0168274449EA5DA80E064B5A0F61">
+    <w:name w:val="53FDF0168274449EA5DA80E064B5A0F61"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8AF4462234F4D53B1D9804613A53346">
-[...1 lines deleted...]
-    <w:rsid w:val="000367DA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0B2241AE83C4A6BBCA025671340B1E72">
+    <w:name w:val="A0B2241AE83C4A6BBCA025671340B1E72"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A0FC063F530453E8730211E55A560D5">
-[...1368 lines deleted...]
-    <w:rsid w:val="000367DA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8AF4462234F4D53B1D9804613A533462">
+    <w:name w:val="B8AF4462234F4D53B1D9804613A533462"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A0FC063F530453E8730211E55A560D51">
     <w:name w:val="0A0FC063F530453E8730211E55A560D51"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC1B43B4C8847C495AFDBE3BE65703A1">
     <w:name w:val="DEC1B43B4C8847C495AFDBE3BE65703A1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D9A28F28BA54F6C96ACC9EF7641ECDD1">
     <w:name w:val="3D9A28F28BA54F6C96ACC9EF7641ECDD1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B17F8FFA2714C41A890BB6FC0586CEC1">
     <w:name w:val="2B17F8FFA2714C41A890BB6FC0586CEC1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D7EC7B0FDA647F9BE2FE9092D95EAC11">
     <w:name w:val="3D7EC7B0FDA647F9BE2FE9092D95EAC11"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70BE914358DE47D99E122B5F9797D1521">
-[...19 lines deleted...]
-    <w:rsid w:val="000367DA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A43348583B44EF9A6AF512E358C43D1">
+    <w:name w:val="95A43348583B44EF9A6AF512E358C43D1"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FBF395659DF40538C6EF36EDF29F0081">
     <w:name w:val="4FBF395659DF40538C6EF36EDF29F0081"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FD0222CF6014756BA9B6179C7DC303E1">
     <w:name w:val="2FD0222CF6014756BA9B6179C7DC303E1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="119691B934F245E083D680622922373B1">
     <w:name w:val="119691B934F245E083D680622922373B1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB0E0FA291F84CCF96AFF176044508AD1">
     <w:name w:val="AB0E0FA291F84CCF96AFF176044508AD1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="00A60DA584354AD4B690B87BDA718A3C1">
     <w:name w:val="00A60DA584354AD4B690B87BDA718A3C1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A55C1E555A64D988AA9A7FA931C17D11">
     <w:name w:val="9A55C1E555A64D988AA9A7FA931C17D11"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6975C91F1DD24580A7DF1C2C3D5965321">
     <w:name w:val="6975C91F1DD24580A7DF1C2C3D5965321"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DCD045FE2D04A56ADC1E3CF98D9543C1">
     <w:name w:val="4DCD045FE2D04A56ADC1E3CF98D9543C1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF89A9504DFC497DBEAC6E29DABDE5EC1">
     <w:name w:val="FF89A9504DFC497DBEAC6E29DABDE5EC1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE5C19C827B24CB2896A0FD18D87A7071">
     <w:name w:val="BE5C19C827B24CB2896A0FD18D87A7071"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01925A2674CA46008AF6DB93B5B766121">
     <w:name w:val="01925A2674CA46008AF6DB93B5B766121"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C68F22C82B144B6AB7EE4B249B5DA2A21">
     <w:name w:val="C68F22C82B144B6AB7EE4B249B5DA2A21"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF18D98778274FA286EA19EEFF0907681">
     <w:name w:val="AF18D98778274FA286EA19EEFF0907681"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9CE7011473F45E8984D63FEDCFF8B5A1">
     <w:name w:val="C9CE7011473F45E8984D63FEDCFF8B5A1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C245A5613F64751941E551AD08EBB4C1">
     <w:name w:val="8C245A5613F64751941E551AD08EBB4C1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8C1AF2D8A5F451D8E267979B3FBE5691">
     <w:name w:val="E8C1AF2D8A5F451D8E267979B3FBE5691"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6020E715A5014D39A7E829023A980BA41">
     <w:name w:val="6020E715A5014D39A7E829023A980BA41"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F472CDE3D05D4110A54007A6F6DD74BA1">
     <w:name w:val="F472CDE3D05D4110A54007A6F6DD74BA1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71FD4A2BF3854021A7686E0ABF5A10FD1">
     <w:name w:val="71FD4A2BF3854021A7686E0ABF5A10FD1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81B05E7059164ADA966204610AA73B5A1">
     <w:name w:val="81B05E7059164ADA966204610AA73B5A1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0900935A7FCC4BC390E940F581E87C1C1">
     <w:name w:val="0900935A7FCC4BC390E940F581E87C1C1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED4B19EC5C814ACFB14A2E21A32572DB1">
     <w:name w:val="ED4B19EC5C814ACFB14A2E21A32572DB1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA170194C9E242C6881BA8689E3A36A41">
     <w:name w:val="CA170194C9E242C6881BA8689E3A36A41"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB0F685141D442C3A4AA6149022BF3F31">
     <w:name w:val="FB0F685141D442C3A4AA6149022BF3F31"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="574620E881164F39BD2EBB6358C463AC1">
     <w:name w:val="574620E881164F39BD2EBB6358C463AC1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="38F1B02E82C74035A7F04A2B7CDA72091">
     <w:name w:val="38F1B02E82C74035A7F04A2B7CDA72091"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AEA68F2ABED4BDE87541C33D20A7AFD1">
     <w:name w:val="3AEA68F2ABED4BDE87541C33D20A7AFD1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04A3509ECD9941BE8D6F294D77EDBE641">
     <w:name w:val="04A3509ECD9941BE8D6F294D77EDBE641"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2903DC8EB61E46E2B6A1049C6E8B3CDB1">
     <w:name w:val="2903DC8EB61E46E2B6A1049C6E8B3CDB1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DC093EC2ABC446F9F1671A0C7A4F9C71">
     <w:name w:val="7DC093EC2ABC446F9F1671A0C7A4F9C71"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B1835D2AF3741848029CCF2884A7BCB1">
     <w:name w:val="6B1835D2AF3741848029CCF2884A7BCB1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C3D980A70BA4DDEA498147EBC5707801">
     <w:name w:val="4C3D980A70BA4DDEA498147EBC5707801"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6F12D3D3FF04E4AB3340FA0E211B4611">
     <w:name w:val="B6F12D3D3FF04E4AB3340FA0E211B4611"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="028175D55649485E93652DF154415A381">
     <w:name w:val="028175D55649485E93652DF154415A381"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBBCAF2C56FD4FC2B6D6094352061D741">
     <w:name w:val="DBBCAF2C56FD4FC2B6D6094352061D741"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C926E6EC1B8428090376FB097D807A71">
     <w:name w:val="2C926E6EC1B8428090376FB097D807A71"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17BCAF7379F340538D6447AD7644996F1">
     <w:name w:val="17BCAF7379F340538D6447AD7644996F1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADA75D1791694D42BEF5F61A40651A0B1">
     <w:name w:val="ADA75D1791694D42BEF5F61A40651A0B1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="84EE7D1397EB40A2B1BAAABC537FB3BC1">
     <w:name w:val="84EE7D1397EB40A2B1BAAABC537FB3BC1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15A6B91D2261483FAB76C03B69502FD01">
     <w:name w:val="15A6B91D2261483FAB76C03B69502FD01"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="27D75D059204435BB815F81CA7D4C80F1">
     <w:name w:val="27D75D059204435BB815F81CA7D4C80F1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A797EF88BD9841938EC8897C5748F21A1">
     <w:name w:val="A797EF88BD9841938EC8897C5748F21A1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="456E857DBB6941D891A582C13B0C48C01">
     <w:name w:val="456E857DBB6941D891A582C13B0C48C01"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CFE58E90FF449C0845DB2B769AB49231">
     <w:name w:val="7CFE58E90FF449C0845DB2B769AB49231"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="73EEB7EFC83E41BFBB1CE5E1E7751F731">
     <w:name w:val="73EEB7EFC83E41BFBB1CE5E1E7751F731"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14AA4C621BFA485EAC1F14284EC983171">
     <w:name w:val="14AA4C621BFA485EAC1F14284EC983171"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECB9B8D8AC064D2DB772251E06D58D261">
     <w:name w:val="ECB9B8D8AC064D2DB772251E06D58D261"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB025087B97740419D5B74C87758E2201">
     <w:name w:val="BB025087B97740419D5B74C87758E2201"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4190CC022E94483EB435418165953A101">
     <w:name w:val="4190CC022E94483EB435418165953A101"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="716DB6A7EBFF4C3F9E73096C2E273B3C1">
     <w:name w:val="716DB6A7EBFF4C3F9E73096C2E273B3C1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="079A9E6FDE7943178C5865373374E5B61">
     <w:name w:val="079A9E6FDE7943178C5865373374E5B61"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C21BE20184A04C8C91E6782D9BB8467C1">
     <w:name w:val="C21BE20184A04C8C91E6782D9BB8467C1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD86F1FD02FC47A390CD2CD8D3D7AB531">
     <w:name w:val="CD86F1FD02FC47A390CD2CD8D3D7AB531"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A38EA6E0EE954B7CB5A5BE2DD1EF43761">
     <w:name w:val="A38EA6E0EE954B7CB5A5BE2DD1EF43761"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="78E201B130944EF2BF49721113B454CB1">
     <w:name w:val="78E201B130944EF2BF49721113B454CB1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B00AFC7441B4BF1B7808F8D5F9A48B81">
     <w:name w:val="6B00AFC7441B4BF1B7808F8D5F9A48B81"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD026BAF1825430FAF331FA913DBF22C1">
     <w:name w:val="CD026BAF1825430FAF331FA913DBF22C1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="62DB96B345C74E03B78941C51D868DDE1">
     <w:name w:val="62DB96B345C74E03B78941C51D868DDE1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="19560729EAFD4832AAC282383FBC2EE01">
     <w:name w:val="19560729EAFD4832AAC282383FBC2EE01"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="464B68B467CB4811BB98EBAB67DB04F31">
     <w:name w:val="464B68B467CB4811BB98EBAB67DB04F31"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CD3943EA7334D6BA1F3DAFD0CD577521">
     <w:name w:val="5CD3943EA7334D6BA1F3DAFD0CD577521"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="387B094C9D8D47D79DAB9F92BEF193CC1">
     <w:name w:val="387B094C9D8D47D79DAB9F92BEF193CC1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53A127F696D24B93B1A51A547C8B35F31">
     <w:name w:val="53A127F696D24B93B1A51A547C8B35F31"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A62F088F8BA4BB3AA23C851C46D85181">
     <w:name w:val="9A62F088F8BA4BB3AA23C851C46D85181"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="611DC63E9354450FB9F5D5DC5E5C49B81">
     <w:name w:val="611DC63E9354450FB9F5D5DC5E5C49B81"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2726C8B9478F40DDBE369A6F62388AB71">
     <w:name w:val="2726C8B9478F40DDBE369A6F62388AB71"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A794A4038F384BA88F44B5A1D18E99DE1">
     <w:name w:val="A794A4038F384BA88F44B5A1D18E99DE1"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EFAFC21AEDD428BA8B7244AE64BB4C71">
     <w:name w:val="8EFAFC21AEDD428BA8B7244AE64BB4C71"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="753D013CA00C480C804BEDA12645E2E11">
     <w:name w:val="753D013CA00C480C804BEDA12645E2E11"/>
-    <w:rsid w:val="000367DA"/>
+    <w:rsid w:val="00041EE1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A0FC063F530453E8730211E55A560D53">
-[...9617 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32C5FFED62164479894DDE9060DC6969">
+    <w:name w:val="32C5FFED62164479894DDE9060DC6969"/>
+    <w:rsid w:val="00041EE1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -25964,65 +14888,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F9BACD3-90E1-44F4-B05C-FB95C9BD66BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>452</Words>
-  <Characters>2445</Characters>
+  <Characters>2443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2892</CharactersWithSpaces>
+  <CharactersWithSpaces>2890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SUPREMA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>